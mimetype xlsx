--- v0 (2026-07-05)
+++ v1 (2026-09-06)
@@ -4,89 +4,89 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\americ\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\mseker\Desktop\Haziran 2026 rip\zaman göstergesi\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{0330107A-62AF-45C3-9611-3CCDCE4982FA}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{99A95C1A-2CF1-498A-B005-5384AB57F1E9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-99" yWindow="-99" windowWidth="21303" windowHeight="11344" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Aylık" sheetId="2" r:id="rId1"/>
     <sheet name="Yıllık" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="OLE_LINK4" localSheetId="0">Aylık!$F$171</definedName>
     <definedName name="OLE_LINK7" localSheetId="0">Aylık!$F$170</definedName>
     <definedName name="OLE_LINK8" localSheetId="0">Aylık!$E$170</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="206" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="208" uniqueCount="26">
   <si>
     <t xml:space="preserve">Düzenlenme Tarihi: </t>
   </si>
   <si>
     <t>Yıl</t>
   </si>
   <si>
     <t>Üretim (ton)</t>
   </si>
   <si>
     <t>İthalat (ton)</t>
   </si>
   <si>
     <t>İhracat (ton)</t>
   </si>
   <si>
     <t>Önemli Not:</t>
   </si>
   <si>
     <t>Dönem</t>
   </si>
   <si>
     <t>Ocak</t>
   </si>
   <si>
@@ -441,94 +441,94 @@
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment vertical="center"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...31 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Virgül" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
@@ -779,3659 +779,3695 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A2:G197"/>
+  <dimension ref="A2:G199"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A4" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
-      <pane xSplit="2" ySplit="4" topLeftCell="C179" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="4" topLeftCell="C182" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A4" sqref="A4"/>
       <selection pane="topRight" activeCell="C4" sqref="C4"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
-      <selection pane="bottomRight" activeCell="A188" sqref="A188:A191"/>
+      <selection pane="bottomRight" activeCell="C196" sqref="C196"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.19921875" defaultRowHeight="14.3" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="8.77734375" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11" max="16384" width="9.21875" style="1"/>
+    <col min="1" max="1" width="8.796875" style="1" customWidth="1"/>
+    <col min="2" max="2" width="10.19921875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="25.796875" style="32" customWidth="1"/>
+    <col min="4" max="4" width="27.59765625" style="31" customWidth="1"/>
+    <col min="5" max="6" width="25.796875" style="32" customWidth="1"/>
+    <col min="7" max="10" width="10.19921875" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="16384" width="9.19921875" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A2" s="46" t="s">
+      <c r="A2" s="56" t="s">
         <v>19</v>
       </c>
-      <c r="B2" s="46"/>
-[...3 lines deleted...]
-      <c r="F2" s="46"/>
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
+      <c r="F2" s="56"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.3">
       <c r="C3" s="28"/>
       <c r="D3" s="28"/>
       <c r="E3" s="28"/>
       <c r="F3" s="28"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.3">
       <c r="C4" s="28"/>
       <c r="D4" s="29" t="s">
         <v>23</v>
       </c>
       <c r="E4" s="28"/>
       <c r="F4" s="28"/>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A5" s="46" t="s">
+      <c r="A5" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="46"/>
+      <c r="B5" s="56"/>
       <c r="C5" s="30">
-        <v>46188</v>
+        <v>46248</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A6" s="16"/>
       <c r="B6" s="16"/>
       <c r="C6" s="35"/>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="34" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="34" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="34" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="34" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A8" s="45">
+      <c r="A8" s="46">
         <v>2011</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="24">
         <v>55947.35</v>
       </c>
       <c r="D8" s="24">
         <v>219208.80199999997</v>
       </c>
       <c r="E8" s="24">
         <v>278231.92800000001</v>
       </c>
       <c r="F8" s="24">
         <v>6381</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A9" s="45"/>
+      <c r="A9" s="46"/>
       <c r="B9" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="24">
         <v>47110.254999999997</v>
       </c>
       <c r="D9" s="24">
         <v>219238.68200000003</v>
       </c>
       <c r="E9" s="24">
         <v>263718.32999999996</v>
       </c>
       <c r="F9" s="24">
         <v>7888</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A10" s="45"/>
+      <c r="A10" s="46"/>
       <c r="B10" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="24">
         <v>64166.16</v>
       </c>
       <c r="D10" s="24">
         <v>233897.05300000001</v>
       </c>
       <c r="E10" s="24">
         <v>298350.25799999997</v>
       </c>
       <c r="F10" s="24">
         <v>15696</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A11" s="45"/>
+      <c r="A11" s="46"/>
       <c r="B11" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="24">
         <v>64332.904000000002</v>
       </c>
       <c r="D11" s="24">
         <v>247130.89100000003</v>
       </c>
       <c r="E11" s="24">
         <v>296566.93400000007</v>
       </c>
       <c r="F11" s="24">
         <v>6525</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A12" s="45"/>
+      <c r="A12" s="46"/>
       <c r="B12" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="24">
         <v>72043</v>
       </c>
       <c r="D12" s="24">
         <v>234468.81600000002</v>
       </c>
       <c r="E12" s="24">
         <v>317438.08899999992</v>
       </c>
       <c r="F12" s="24">
         <v>10541</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A13" s="45"/>
+      <c r="A13" s="46"/>
       <c r="B13" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="24">
         <v>64868.286</v>
       </c>
       <c r="D13" s="24">
         <v>223704.12900000002</v>
       </c>
       <c r="E13" s="24">
         <v>297193.77699999989</v>
       </c>
       <c r="F13" s="24">
         <v>4385</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A14" s="45"/>
+      <c r="A14" s="46"/>
       <c r="B14" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="24">
         <v>66171.19</v>
       </c>
       <c r="D14" s="24">
         <v>297726.96800000011</v>
       </c>
       <c r="E14" s="24">
         <v>360090.29800000007</v>
       </c>
       <c r="F14" s="24">
         <v>5349</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A15" s="45"/>
+      <c r="A15" s="46"/>
       <c r="B15" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="24">
         <v>63098.917999999998</v>
       </c>
       <c r="D15" s="24">
         <v>293678.77100000001</v>
       </c>
       <c r="E15" s="24">
         <v>335196.99500000011</v>
       </c>
       <c r="F15" s="24">
         <v>4149</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A16" s="45"/>
+      <c r="A16" s="46"/>
       <c r="B16" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="24">
         <v>66304.862999999998</v>
       </c>
       <c r="D16" s="24">
         <v>258569.96299999999</v>
       </c>
       <c r="E16" s="24">
         <v>309373.95799999993</v>
       </c>
       <c r="F16" s="24">
         <v>3696</v>
       </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A17" s="45"/>
+      <c r="A17" s="46"/>
       <c r="B17" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="24">
         <v>61004.813000000002</v>
       </c>
       <c r="D17" s="24">
         <v>291304.90200000006</v>
       </c>
       <c r="E17" s="24">
         <v>317609.38899999997</v>
       </c>
       <c r="F17" s="24">
         <v>11744</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A18" s="45"/>
+      <c r="A18" s="46"/>
       <c r="B18" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C18" s="24">
         <v>61361.307999999997</v>
       </c>
       <c r="D18" s="24">
         <v>283157.78899999999</v>
       </c>
       <c r="E18" s="24">
         <v>330252.83400000009</v>
       </c>
       <c r="F18" s="24">
         <v>11127</v>
       </c>
       <c r="G18" s="11"/>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A19" s="45"/>
+      <c r="A19" s="46"/>
       <c r="B19" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C19" s="24">
         <v>53011.883000000002</v>
       </c>
       <c r="D19" s="24">
         <v>245860.88000000003</v>
       </c>
       <c r="E19" s="24">
         <v>280267.54099999997</v>
       </c>
       <c r="F19" s="24">
         <v>17677</v>
       </c>
       <c r="G19" s="11"/>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A20" s="45">
+      <c r="A20" s="46">
         <v>2012</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="24">
         <v>46024.288</v>
       </c>
       <c r="D20" s="24">
         <v>253681.29600000015</v>
       </c>
       <c r="E20" s="24">
         <v>279331.962</v>
       </c>
       <c r="F20" s="24">
         <v>28126.420000000002</v>
       </c>
       <c r="G20" s="11"/>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A21" s="45"/>
+      <c r="A21" s="46"/>
       <c r="B21" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C21" s="24">
         <v>48669.946000000004</v>
       </c>
       <c r="D21" s="24">
         <v>214653.79499999995</v>
       </c>
       <c r="E21" s="24">
         <v>259019.51100000003</v>
       </c>
       <c r="F21" s="24">
         <v>12695.721</v>
       </c>
       <c r="G21" s="11"/>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A22" s="45"/>
+      <c r="A22" s="46"/>
       <c r="B22" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C22" s="24">
         <v>66893.703999999998</v>
       </c>
       <c r="D22" s="24">
         <v>236577.33400000003</v>
       </c>
       <c r="E22" s="24">
         <v>286371.15499999997</v>
       </c>
       <c r="F22" s="24">
         <v>11794.210999999999</v>
       </c>
       <c r="G22" s="11"/>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A23" s="45"/>
+      <c r="A23" s="46"/>
       <c r="B23" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C23" s="24">
         <v>62827.913</v>
       </c>
       <c r="D23" s="24">
         <v>247156.65500000006</v>
       </c>
       <c r="E23" s="24">
         <v>293250.62199999997</v>
       </c>
       <c r="F23" s="24">
         <v>7395.4659999999994</v>
       </c>
       <c r="G23" s="11"/>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A24" s="45"/>
+      <c r="A24" s="46"/>
       <c r="B24" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C24" s="24">
         <v>66163.218999999997</v>
       </c>
       <c r="D24" s="24">
         <v>220549.71300000008</v>
       </c>
       <c r="E24" s="24">
         <v>316764.03200000006</v>
       </c>
       <c r="F24" s="24">
         <v>3940.2489999999998</v>
       </c>
       <c r="G24" s="11"/>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A25" s="45"/>
+      <c r="A25" s="46"/>
       <c r="B25" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C25" s="24">
         <v>66502.035999999993</v>
       </c>
       <c r="D25" s="24">
         <v>268950.32199999999</v>
       </c>
       <c r="E25" s="24">
         <v>338306.00399999996</v>
       </c>
       <c r="F25" s="24">
         <v>4395.199999999998</v>
       </c>
       <c r="G25" s="11"/>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A26" s="45"/>
+      <c r="A26" s="46"/>
       <c r="B26" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="24">
         <v>71153.316000000006</v>
       </c>
       <c r="D26" s="24">
         <v>257888.91399999993</v>
       </c>
       <c r="E26" s="24">
         <v>356452.16700000007</v>
       </c>
       <c r="F26" s="24">
         <v>4828.7170000000006</v>
       </c>
       <c r="G26" s="11"/>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A27" s="45"/>
+      <c r="A27" s="46"/>
       <c r="B27" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="24">
         <v>74150.510999999999</v>
       </c>
       <c r="D27" s="24">
         <v>279553.75599999999</v>
       </c>
       <c r="E27" s="24">
         <v>363627.473</v>
       </c>
       <c r="F27" s="24">
         <v>34.314999999999998</v>
       </c>
       <c r="G27" s="11"/>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A28" s="45"/>
+      <c r="A28" s="46"/>
       <c r="B28" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="24">
         <v>75557.467999999993</v>
       </c>
       <c r="D28" s="24">
         <v>291995.72099999984</v>
       </c>
       <c r="E28" s="24">
         <v>333152.28899999993</v>
       </c>
       <c r="F28" s="24">
         <v>3273.1860000000001</v>
       </c>
       <c r="G28" s="11"/>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A29" s="45"/>
+      <c r="A29" s="46"/>
       <c r="B29" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="24">
         <v>71697.811000000002</v>
       </c>
       <c r="D29" s="24">
         <v>261095.93199999994</v>
       </c>
       <c r="E29" s="24">
         <v>338386.56899999996</v>
       </c>
       <c r="F29" s="24">
         <v>3027.2420000000002</v>
       </c>
       <c r="G29" s="11"/>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A30" s="45"/>
+      <c r="A30" s="46"/>
       <c r="B30" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C30" s="24">
         <v>61485.517999999996</v>
       </c>
       <c r="D30" s="24">
         <v>250147.55699999997</v>
       </c>
       <c r="E30" s="24">
         <v>295485.679</v>
       </c>
       <c r="F30" s="24">
         <v>4937.0439999999999</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A31" s="45"/>
+      <c r="A31" s="46"/>
       <c r="B31" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C31" s="24">
         <v>61687.43</v>
       </c>
       <c r="D31" s="24">
         <v>216827.39500000002</v>
       </c>
       <c r="E31" s="24">
         <v>295709.76500000007</v>
       </c>
       <c r="F31" s="24">
         <v>3318.3</v>
       </c>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A32" s="45">
+      <c r="A32" s="46">
         <v>2013</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C32" s="24">
         <v>59207</v>
       </c>
       <c r="D32" s="24">
         <v>215631.304</v>
       </c>
       <c r="E32" s="24">
         <v>275035.55499999993</v>
       </c>
       <c r="F32" s="24">
         <v>6329</v>
       </c>
       <c r="G32" s="11"/>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A33" s="45"/>
+      <c r="A33" s="46"/>
       <c r="B33" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C33" s="24">
         <v>53713</v>
       </c>
       <c r="D33" s="24">
         <v>226299.92600000001</v>
       </c>
       <c r="E33" s="24">
         <v>260804.58600000001</v>
       </c>
       <c r="F33" s="24">
         <v>6231</v>
       </c>
       <c r="G33" s="11"/>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A34" s="45"/>
+      <c r="A34" s="46"/>
       <c r="B34" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C34" s="24">
         <v>46892</v>
       </c>
       <c r="D34" s="24">
         <v>234720.038</v>
       </c>
       <c r="E34" s="24">
         <v>286132.27999999991</v>
       </c>
       <c r="F34" s="24">
         <v>6680</v>
       </c>
       <c r="G34" s="11"/>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A35" s="45"/>
+      <c r="A35" s="46"/>
       <c r="B35" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C35" s="24">
         <v>53741</v>
       </c>
       <c r="D35" s="24">
         <v>220296.98699999996</v>
       </c>
       <c r="E35" s="24">
         <v>293473.44999999978</v>
       </c>
       <c r="F35" s="24">
         <v>2079</v>
       </c>
       <c r="G35" s="11"/>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A36" s="45"/>
+      <c r="A36" s="46"/>
       <c r="B36" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C36" s="24">
         <v>69817</v>
       </c>
       <c r="D36" s="24">
         <v>266966.59000000003</v>
       </c>
       <c r="E36" s="24">
         <v>320042.60799999983</v>
       </c>
       <c r="F36" s="24">
         <v>1674</v>
       </c>
       <c r="G36" s="11"/>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A37" s="45"/>
+      <c r="A37" s="46"/>
       <c r="B37" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C37" s="24">
         <v>69300</v>
       </c>
       <c r="D37" s="24">
         <v>241807.88199999998</v>
       </c>
       <c r="E37" s="24">
         <v>334365.685</v>
       </c>
       <c r="F37" s="24">
         <v>427</v>
       </c>
       <c r="G37" s="11"/>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A38" s="45"/>
+      <c r="A38" s="46"/>
       <c r="B38" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="24">
         <v>70363</v>
       </c>
       <c r="D38" s="24">
         <v>276761.11100000003</v>
       </c>
       <c r="E38" s="24">
         <v>329623.26500000013</v>
       </c>
       <c r="F38" s="24">
         <v>32</v>
       </c>
       <c r="G38" s="11"/>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A39" s="45"/>
+      <c r="A39" s="46"/>
       <c r="B39" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="24">
         <v>59303</v>
       </c>
       <c r="D39" s="24">
         <v>314137.74900000001</v>
       </c>
       <c r="E39" s="24">
         <v>377778.21700000006</v>
       </c>
       <c r="F39" s="24">
         <v>1666</v>
       </c>
       <c r="G39" s="11"/>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A40" s="45"/>
+      <c r="A40" s="46"/>
       <c r="B40" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C40" s="24">
         <v>62402</v>
       </c>
       <c r="D40" s="24">
         <v>254224.56299999997</v>
       </c>
       <c r="E40" s="24">
         <v>327235.37599999999</v>
       </c>
       <c r="F40" s="24">
         <v>1669</v>
       </c>
       <c r="G40" s="11"/>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A41" s="45"/>
+      <c r="A41" s="46"/>
       <c r="B41" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="24">
         <v>63663</v>
       </c>
       <c r="D41" s="24">
         <v>296757.4169999999</v>
       </c>
       <c r="E41" s="24">
         <v>348343.82900000009</v>
       </c>
       <c r="F41" s="24">
         <v>10793</v>
       </c>
       <c r="G41" s="11"/>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A42" s="45"/>
+      <c r="A42" s="46"/>
       <c r="B42" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C42" s="24">
         <v>65974</v>
       </c>
       <c r="D42" s="24">
         <v>268503.95899999997</v>
       </c>
       <c r="E42" s="24">
         <v>298810.66299999994</v>
       </c>
       <c r="F42" s="24">
         <v>20277</v>
       </c>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A43" s="45"/>
+      <c r="A43" s="46"/>
       <c r="B43" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C43" s="24">
         <v>58978</v>
       </c>
       <c r="D43" s="24">
         <v>272083.00900000002</v>
       </c>
       <c r="E43" s="24">
         <v>283776.72399999981</v>
       </c>
       <c r="F43" s="24">
         <v>22140</v>
       </c>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A44" s="45">
+      <c r="A44" s="46">
         <v>2014</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C44" s="24">
         <v>44237</v>
       </c>
       <c r="D44" s="24">
         <v>216019.81899999999</v>
       </c>
       <c r="E44" s="24">
         <v>271924.24800000008</v>
       </c>
       <c r="F44" s="24">
         <v>20098</v>
       </c>
       <c r="G44" s="11"/>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A45" s="45"/>
+      <c r="A45" s="46"/>
       <c r="B45" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C45" s="24">
         <v>55463</v>
       </c>
       <c r="D45" s="24">
         <v>195681.60400000002</v>
       </c>
       <c r="E45" s="24">
         <v>261184.47700000007</v>
       </c>
       <c r="F45" s="24">
         <v>14047</v>
       </c>
       <c r="G45" s="11"/>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A46" s="45"/>
+      <c r="A46" s="46"/>
       <c r="B46" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C46" s="24">
         <v>61636</v>
       </c>
       <c r="D46" s="24">
         <v>261509.59299999994</v>
       </c>
       <c r="E46" s="24">
         <v>293468.77699999994</v>
       </c>
       <c r="F46" s="24">
         <v>7365</v>
       </c>
       <c r="G46" s="11"/>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A47" s="45"/>
+      <c r="A47" s="46"/>
       <c r="B47" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C47" s="24">
         <v>52775</v>
       </c>
       <c r="D47" s="24">
         <v>261761.35399999996</v>
       </c>
       <c r="E47" s="24">
         <v>308593.38400000014</v>
       </c>
       <c r="F47" s="24">
         <v>1672</v>
       </c>
       <c r="G47" s="11"/>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A48" s="45"/>
+      <c r="A48" s="46"/>
       <c r="B48" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C48" s="24">
         <v>48984</v>
       </c>
       <c r="D48" s="24">
         <v>263511.90199999994</v>
       </c>
       <c r="E48" s="24">
         <v>320908.93799999985</v>
       </c>
       <c r="F48" s="24">
         <v>1704</v>
       </c>
       <c r="G48" s="11"/>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A49" s="45"/>
+      <c r="A49" s="46"/>
       <c r="B49" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C49" s="24">
         <v>54590</v>
       </c>
       <c r="D49" s="24">
         <v>264373.41599999991</v>
       </c>
       <c r="E49" s="24">
         <v>329050.84299999999</v>
       </c>
       <c r="F49" s="24">
         <v>1823</v>
       </c>
       <c r="G49" s="11"/>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A50" s="45"/>
+      <c r="A50" s="46"/>
       <c r="B50" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C50" s="24">
         <v>62756</v>
       </c>
       <c r="D50" s="24">
         <v>269767.50399999996</v>
       </c>
       <c r="E50" s="24">
         <v>342310.78299999994</v>
       </c>
       <c r="F50" s="24">
         <v>1635</v>
       </c>
       <c r="G50" s="11"/>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A51" s="45"/>
+      <c r="A51" s="46"/>
       <c r="B51" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="24">
         <v>66346</v>
       </c>
       <c r="D51" s="24">
         <v>287222.02400000003</v>
       </c>
       <c r="E51" s="24">
         <v>365079.20299999992</v>
       </c>
       <c r="F51" s="24">
         <v>1654</v>
       </c>
       <c r="G51" s="11"/>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A52" s="45"/>
+      <c r="A52" s="46"/>
       <c r="B52" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C52" s="24">
         <v>67714</v>
       </c>
       <c r="D52" s="24">
         <v>307628.45400000003</v>
       </c>
       <c r="E52" s="24">
         <v>338286.54099999991</v>
       </c>
       <c r="F52" s="24">
         <v>1659</v>
       </c>
       <c r="G52" s="11"/>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A53" s="45"/>
+      <c r="A53" s="46"/>
       <c r="B53" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="24">
         <v>68880</v>
       </c>
       <c r="D53" s="24">
         <v>267244.39399999991</v>
       </c>
       <c r="E53" s="24">
         <v>345547.92499999964</v>
       </c>
       <c r="F53" s="24">
         <v>7059</v>
       </c>
       <c r="G53" s="11"/>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A54" s="45"/>
+      <c r="A54" s="46"/>
       <c r="B54" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C54" s="24">
         <v>61022</v>
       </c>
       <c r="D54" s="24">
         <v>294657.88899999991</v>
       </c>
       <c r="E54" s="24">
         <v>302966.82299999974</v>
       </c>
       <c r="F54" s="24">
         <v>20242.22</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A55" s="45"/>
+      <c r="A55" s="46"/>
       <c r="B55" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C55" s="24">
         <v>53983</v>
       </c>
       <c r="D55" s="24">
         <v>243083.41500000004</v>
       </c>
       <c r="E55" s="24">
         <v>305945.16599999962</v>
       </c>
       <c r="F55" s="24">
         <v>32422.400000000001</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A56" s="45">
+      <c r="A56" s="46">
         <v>2015</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C56" s="24">
         <v>53322</v>
       </c>
       <c r="D56" s="24">
         <v>275124.88400000002</v>
       </c>
       <c r="E56" s="24">
         <v>293280.57499999978</v>
       </c>
       <c r="F56" s="24">
         <v>34929.22</v>
       </c>
       <c r="G56" s="11"/>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A57" s="45"/>
+      <c r="A57" s="46"/>
       <c r="B57" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C57" s="24">
         <v>52339</v>
       </c>
       <c r="D57" s="24">
         <v>259020.019</v>
       </c>
       <c r="E57" s="24">
         <v>276247.31599999993</v>
       </c>
       <c r="F57" s="24">
         <v>28038</v>
       </c>
       <c r="G57" s="11"/>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A58" s="45"/>
+      <c r="A58" s="46"/>
       <c r="B58" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C58" s="24">
         <v>73294</v>
       </c>
       <c r="D58" s="24">
         <v>321847.73599999998</v>
       </c>
       <c r="E58" s="24">
         <v>304664.00800000015</v>
       </c>
       <c r="F58" s="24">
         <v>28965.119999999999</v>
       </c>
       <c r="G58" s="11"/>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A59" s="45"/>
+      <c r="A59" s="46"/>
       <c r="B59" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C59" s="24">
         <v>64036</v>
       </c>
       <c r="D59" s="24">
         <v>252145.37899999999</v>
       </c>
       <c r="E59" s="24">
         <v>318328.90599999967</v>
       </c>
       <c r="F59" s="24">
         <v>14277</v>
       </c>
       <c r="G59" s="11"/>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A60" s="45"/>
+      <c r="A60" s="46"/>
       <c r="B60" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C60" s="24">
         <v>70842</v>
       </c>
       <c r="D60" s="24">
         <v>277198.49099999998</v>
       </c>
       <c r="E60" s="24">
         <v>347760.5083999997</v>
       </c>
       <c r="F60" s="24">
         <v>19656</v>
       </c>
       <c r="G60" s="11"/>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A61" s="45"/>
+      <c r="A61" s="46"/>
       <c r="B61" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C61" s="24">
         <v>80639</v>
       </c>
       <c r="D61" s="24">
         <v>307898.49300000002</v>
       </c>
       <c r="E61" s="24">
         <v>355067.03699999995</v>
       </c>
       <c r="F61" s="24">
         <v>22011</v>
       </c>
       <c r="G61" s="11"/>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A62" s="45"/>
+      <c r="A62" s="46"/>
       <c r="B62" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C62" s="24">
         <v>80944</v>
       </c>
       <c r="D62" s="24">
         <v>342559.77600000001</v>
       </c>
       <c r="E62" s="24">
         <v>400018.88300000009</v>
       </c>
       <c r="F62" s="24">
         <v>20220</v>
       </c>
       <c r="G62" s="11"/>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A63" s="45"/>
+      <c r="A63" s="46"/>
       <c r="B63" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="24">
         <v>83603</v>
       </c>
       <c r="D63" s="24">
         <v>295423.81</v>
       </c>
       <c r="E63" s="24">
         <v>388544.54100000014</v>
       </c>
       <c r="F63" s="24">
         <v>5600</v>
       </c>
       <c r="G63" s="11"/>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A64" s="45"/>
+      <c r="A64" s="46"/>
       <c r="B64" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C64" s="24">
         <v>87469</v>
       </c>
       <c r="D64" s="24">
         <v>338528.79700000002</v>
       </c>
       <c r="E64" s="24">
         <v>381833.69679000025</v>
       </c>
       <c r="F64" s="24">
         <v>16478</v>
       </c>
       <c r="G64" s="11"/>
     </row>
     <row r="65" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A65" s="45"/>
+      <c r="A65" s="46"/>
       <c r="B65" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C65" s="24">
         <v>85268</v>
       </c>
       <c r="D65" s="24">
         <v>300616.75400000002</v>
       </c>
       <c r="E65" s="24">
         <v>342427.4540000002</v>
       </c>
       <c r="F65" s="24">
         <v>10568</v>
       </c>
       <c r="G65" s="11"/>
     </row>
     <row r="66" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A66" s="45"/>
+      <c r="A66" s="46"/>
       <c r="B66" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C66" s="24">
         <v>79804</v>
       </c>
       <c r="D66" s="24">
         <v>269964.18400000001</v>
       </c>
       <c r="E66" s="24">
         <v>326755.53900000016</v>
       </c>
       <c r="F66" s="24">
         <v>27689</v>
       </c>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A67" s="45"/>
+      <c r="A67" s="46"/>
       <c r="B67" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C67" s="24">
         <v>87717</v>
       </c>
       <c r="D67" s="24">
         <v>272414.81300000002</v>
       </c>
       <c r="E67" s="24">
         <v>325944.53300000005</v>
       </c>
       <c r="F67" s="24">
         <v>29211</v>
       </c>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A68" s="45">
+      <c r="A68" s="46">
         <v>2016</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C68" s="24">
         <v>83122</v>
       </c>
       <c r="D68" s="24">
         <v>257222.758</v>
       </c>
       <c r="E68" s="24">
         <v>294929.76900000003</v>
       </c>
       <c r="F68" s="24">
         <v>31592.476999999999</v>
       </c>
       <c r="G68" s="11"/>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A69" s="45"/>
+      <c r="A69" s="46"/>
       <c r="B69" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C69" s="24">
         <v>65515</v>
       </c>
       <c r="D69" s="24">
         <v>256259.10500000001</v>
       </c>
       <c r="E69" s="24">
         <v>294819.93199999991</v>
       </c>
       <c r="F69" s="24">
         <v>28611.723000000002</v>
       </c>
       <c r="G69" s="11"/>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A70" s="45"/>
+      <c r="A70" s="46"/>
       <c r="B70" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C70" s="24">
         <v>76446</v>
       </c>
       <c r="D70" s="24">
         <v>256990.08499999999</v>
       </c>
       <c r="E70" s="24">
         <v>321773.63890999963</v>
       </c>
       <c r="F70" s="24">
         <v>25489.530999999999</v>
       </c>
       <c r="G70" s="11"/>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A71" s="45"/>
+      <c r="A71" s="46"/>
       <c r="B71" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C71" s="24">
         <v>83207</v>
       </c>
       <c r="D71" s="24">
         <v>282568.40299999999</v>
       </c>
       <c r="E71" s="24">
         <v>327827.28800000058</v>
       </c>
       <c r="F71" s="24">
         <v>21837.251</v>
       </c>
       <c r="G71" s="11"/>
     </row>
     <row r="72" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A72" s="45"/>
+      <c r="A72" s="46"/>
       <c r="B72" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C72" s="24">
         <v>84918</v>
       </c>
       <c r="D72" s="24">
         <v>278828.44</v>
       </c>
       <c r="E72" s="24">
         <v>351285.44100000028</v>
       </c>
       <c r="F72" s="24">
         <v>8023.1840000000002</v>
       </c>
       <c r="G72" s="11"/>
     </row>
     <row r="73" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A73" s="45"/>
+      <c r="A73" s="46"/>
       <c r="B73" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C73" s="24">
         <v>84915</v>
       </c>
       <c r="D73" s="24">
         <v>294749.342</v>
       </c>
       <c r="E73" s="24">
         <v>343795.21400000027</v>
       </c>
       <c r="F73" s="24">
         <v>15203.624</v>
       </c>
       <c r="G73" s="11"/>
     </row>
     <row r="74" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A74" s="45"/>
+      <c r="A74" s="46"/>
       <c r="B74" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C74" s="24">
         <v>90804</v>
       </c>
       <c r="D74" s="24">
         <v>318754.47499999998</v>
       </c>
       <c r="E74" s="24">
         <v>397403.36900000041</v>
       </c>
       <c r="F74" s="24">
         <v>4981.87</v>
       </c>
       <c r="G74" s="11"/>
     </row>
     <row r="75" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A75" s="45"/>
+      <c r="A75" s="46"/>
       <c r="B75" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="24">
         <v>79262</v>
       </c>
       <c r="D75" s="24">
         <v>304553.61200000002</v>
       </c>
       <c r="E75" s="24">
         <v>385209.69799999986</v>
       </c>
       <c r="F75" s="24">
         <v>10452.623</v>
       </c>
       <c r="G75" s="11"/>
     </row>
     <row r="76" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A76" s="45"/>
+      <c r="A76" s="46"/>
       <c r="B76" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C76" s="24">
         <v>84170</v>
       </c>
       <c r="D76" s="24">
         <v>293236.28000000003</v>
       </c>
       <c r="E76" s="24">
         <v>389053.33300000028</v>
       </c>
       <c r="F76" s="24">
         <v>8381.3230000000003</v>
       </c>
       <c r="G76" s="11"/>
     </row>
     <row r="77" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A77" s="45"/>
+      <c r="A77" s="46"/>
       <c r="B77" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C77" s="24">
         <v>76318</v>
       </c>
       <c r="D77" s="24">
         <v>326468.22200000001</v>
       </c>
       <c r="E77" s="24">
         <v>353106.64899999974</v>
       </c>
       <c r="F77" s="24">
         <v>6026.9309999999996</v>
       </c>
       <c r="G77" s="11"/>
     </row>
     <row r="78" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A78" s="45"/>
+      <c r="A78" s="46"/>
       <c r="B78" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C78" s="24">
         <v>77202</v>
       </c>
       <c r="D78" s="24">
         <v>308725.85700000002</v>
       </c>
       <c r="E78" s="24">
         <v>329296.19899999996</v>
       </c>
       <c r="F78" s="24">
         <v>23466.951000000001</v>
       </c>
     </row>
     <row r="79" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A79" s="45"/>
+      <c r="A79" s="46"/>
       <c r="B79" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C79" s="24">
         <v>86359</v>
       </c>
       <c r="D79" s="24">
         <v>238926.31899999999</v>
       </c>
       <c r="E79" s="24">
         <v>312620.89349999995</v>
       </c>
       <c r="F79" s="24">
         <v>28858.332999999999</v>
       </c>
     </row>
     <row r="80" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A80" s="45">
+      <c r="A80" s="46">
         <v>2017</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C80" s="24">
         <v>88662.406000000003</v>
       </c>
       <c r="D80" s="24">
         <v>256513.09400000001</v>
       </c>
       <c r="E80" s="24">
         <v>291475.12800000003</v>
       </c>
       <c r="F80" s="24">
         <v>32824.504000000001</v>
       </c>
       <c r="G80" s="11"/>
     </row>
     <row r="81" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A81" s="45"/>
+      <c r="A81" s="46"/>
       <c r="B81" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C81" s="24">
         <v>77054.516000000003</v>
       </c>
       <c r="D81" s="24">
         <v>232212.83499999999</v>
       </c>
       <c r="E81" s="24">
         <v>269325.06900000002</v>
       </c>
       <c r="F81" s="24">
         <v>36139.457000000002</v>
       </c>
       <c r="G81" s="11"/>
     </row>
     <row r="82" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A82" s="45"/>
+      <c r="A82" s="46"/>
       <c r="B82" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C82" s="24">
         <v>102941.798</v>
       </c>
       <c r="D82" s="24">
         <v>241750.179</v>
       </c>
       <c r="E82" s="24">
         <v>316499.09399999998</v>
       </c>
       <c r="F82" s="24">
         <v>41716.088000000003</v>
       </c>
       <c r="G82" s="11"/>
     </row>
     <row r="83" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A83" s="45"/>
+      <c r="A83" s="46"/>
       <c r="B83" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C83" s="24">
         <v>97163.481</v>
       </c>
       <c r="D83" s="24">
         <v>257300.149</v>
       </c>
       <c r="E83" s="24">
         <v>330078.20799999998</v>
       </c>
       <c r="F83" s="24">
         <v>21297.113000000001</v>
       </c>
       <c r="G83" s="11"/>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A84" s="45"/>
+      <c r="A84" s="46"/>
       <c r="B84" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C84" s="24">
         <v>101485.969</v>
       </c>
       <c r="D84" s="24">
         <v>276979.11</v>
       </c>
       <c r="E84" s="24">
         <v>353564.65</v>
       </c>
       <c r="F84" s="24">
         <v>7049.1660000000002</v>
       </c>
       <c r="G84" s="11"/>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A85" s="45"/>
+      <c r="A85" s="46"/>
       <c r="B85" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C85" s="24">
         <v>92976.231</v>
       </c>
       <c r="D85" s="24">
         <v>293902.50799999997</v>
       </c>
       <c r="E85" s="24">
         <v>353583.65399999998</v>
       </c>
       <c r="F85" s="24">
         <v>11340.492</v>
       </c>
       <c r="G85" s="11"/>
     </row>
     <row r="86" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A86" s="45"/>
+      <c r="A86" s="46"/>
       <c r="B86" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C86" s="24">
         <v>79139.229000000007</v>
       </c>
       <c r="D86" s="24">
         <v>302607.47399999999</v>
       </c>
       <c r="E86" s="24">
         <v>388862.929</v>
       </c>
       <c r="F86" s="24">
         <v>14781.073</v>
       </c>
       <c r="G86" s="11"/>
     </row>
     <row r="87" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A87" s="45"/>
+      <c r="A87" s="46"/>
       <c r="B87" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C87" s="24">
         <v>84839.713000000003</v>
       </c>
       <c r="D87" s="24">
         <v>328380.609</v>
       </c>
       <c r="E87" s="24">
         <v>403457.72399999999</v>
       </c>
       <c r="F87" s="24">
         <v>12381.531999999999</v>
       </c>
       <c r="G87" s="11"/>
     </row>
     <row r="88" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A88" s="45"/>
+      <c r="A88" s="46"/>
       <c r="B88" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C88" s="24">
         <v>86884.245999999999</v>
       </c>
       <c r="D88" s="24">
         <v>346156.91499999998</v>
       </c>
       <c r="E88" s="24">
         <v>378644.25599999999</v>
       </c>
       <c r="F88" s="24">
         <v>14820.334000000001</v>
       </c>
       <c r="G88" s="11"/>
     </row>
     <row r="89" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A89" s="45"/>
+      <c r="A89" s="46"/>
       <c r="B89" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C89" s="24">
         <v>76432.895000000004</v>
       </c>
       <c r="D89" s="24">
         <v>253452.96</v>
       </c>
       <c r="E89" s="24">
         <v>347284.90557999996</v>
       </c>
       <c r="F89" s="24">
         <v>19763.981</v>
       </c>
       <c r="G89" s="11"/>
     </row>
     <row r="90" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A90" s="45"/>
+      <c r="A90" s="46"/>
       <c r="B90" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C90" s="24">
         <v>59731.173000000003</v>
       </c>
       <c r="D90" s="24">
         <v>315317.96500000003</v>
       </c>
       <c r="E90" s="24">
         <v>325435.924</v>
       </c>
       <c r="F90" s="24">
         <v>29410.941999999999</v>
       </c>
     </row>
     <row r="91" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A91" s="45"/>
+      <c r="A91" s="46"/>
       <c r="B91" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C91" s="24">
         <v>67993.436000000002</v>
       </c>
       <c r="D91" s="24">
         <v>281160.30699999997</v>
       </c>
       <c r="E91" s="24">
         <v>322147.49400000001</v>
       </c>
       <c r="F91" s="24">
         <v>24843.059000000001</v>
       </c>
     </row>
     <row r="92" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A92" s="45">
+      <c r="A92" s="46">
         <v>2018</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C92" s="24">
         <v>72872.349000000002</v>
       </c>
       <c r="D92" s="24">
         <v>295883.08600000001</v>
       </c>
       <c r="E92" s="24">
         <v>315288.71098999999</v>
       </c>
       <c r="F92" s="24">
         <v>29494.351999999999</v>
       </c>
       <c r="G92" s="11"/>
     </row>
     <row r="93" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A93" s="45"/>
+      <c r="A93" s="46"/>
       <c r="B93" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C93" s="24">
         <v>61006.995000000003</v>
       </c>
       <c r="D93" s="24">
         <v>228619.416</v>
       </c>
       <c r="E93" s="24">
         <v>289034.75470999989</v>
       </c>
       <c r="F93" s="24">
         <v>9349.0570000000007</v>
       </c>
       <c r="G93" s="11"/>
     </row>
     <row r="94" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A94" s="45"/>
+      <c r="A94" s="46"/>
       <c r="B94" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C94" s="24">
         <v>73077.915999999997</v>
       </c>
       <c r="D94" s="24">
         <v>273002.853</v>
       </c>
       <c r="E94" s="24">
         <v>330613.84773999994</v>
       </c>
       <c r="F94" s="24">
         <v>25007.812999999998</v>
       </c>
       <c r="G94" s="11"/>
     </row>
     <row r="95" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A95" s="45"/>
+      <c r="A95" s="46"/>
       <c r="B95" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C95" s="24">
         <v>59349.822</v>
       </c>
       <c r="D95" s="24">
         <v>255877.70800000001</v>
       </c>
       <c r="E95" s="24">
         <v>338356.37500000041</v>
       </c>
       <c r="F95" s="24">
         <v>9157.5779999999995</v>
       </c>
       <c r="G95" s="11"/>
     </row>
     <row r="96" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A96" s="45"/>
+      <c r="A96" s="46"/>
       <c r="B96" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C96" s="24">
         <v>75096.092000000004</v>
       </c>
       <c r="D96" s="24">
         <v>304108.74</v>
       </c>
       <c r="E96" s="24">
         <v>345393.6889999999</v>
       </c>
       <c r="F96" s="24">
         <v>9531.2780000000002</v>
       </c>
       <c r="G96" s="11"/>
     </row>
     <row r="97" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A97" s="45"/>
+      <c r="A97" s="46"/>
       <c r="B97" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C97" s="24">
         <v>86195.441999999995</v>
       </c>
       <c r="D97" s="24">
         <v>325733.973</v>
       </c>
       <c r="E97" s="24">
         <v>378178.92101000034</v>
       </c>
       <c r="F97" s="24">
         <v>1260.9179999999999</v>
       </c>
       <c r="G97" s="11"/>
     </row>
     <row r="98" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A98" s="45"/>
+      <c r="A98" s="46"/>
       <c r="B98" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C98" s="24">
         <v>98063.312999999995</v>
       </c>
       <c r="D98" s="24">
         <v>287073.17</v>
       </c>
       <c r="E98" s="24">
         <v>392840.40779999964</v>
       </c>
       <c r="F98" s="24">
         <v>6609.0349999999999</v>
       </c>
       <c r="G98" s="11"/>
     </row>
     <row r="99" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A99" s="45"/>
+      <c r="A99" s="46"/>
       <c r="B99" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C99" s="24">
         <v>95616.906000000003</v>
       </c>
       <c r="D99" s="24">
         <v>311726.28200000001</v>
       </c>
       <c r="E99" s="24">
         <v>425853.98099999997</v>
       </c>
       <c r="F99" s="24">
         <v>45.058999999999997</v>
       </c>
       <c r="G99" s="11"/>
     </row>
     <row r="100" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A100" s="45"/>
+      <c r="A100" s="46"/>
       <c r="B100" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C100" s="24">
         <v>82361.206999999995</v>
       </c>
       <c r="D100" s="24">
         <v>241262.78599999999</v>
       </c>
       <c r="E100" s="24">
         <v>358474.27299999975</v>
       </c>
       <c r="F100" s="24">
         <v>1748.2739999999999</v>
       </c>
       <c r="G100" s="11"/>
     </row>
     <row r="101" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A101" s="45"/>
+      <c r="A101" s="46"/>
       <c r="B101" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C101" s="24">
         <v>68718.820000000007</v>
       </c>
       <c r="D101" s="24">
         <v>254519.984</v>
       </c>
       <c r="E101" s="24">
         <v>341230.49699999992</v>
       </c>
       <c r="F101" s="24">
         <v>3651.7930000000001</v>
       </c>
       <c r="G101" s="11"/>
     </row>
     <row r="102" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A102" s="45"/>
+      <c r="A102" s="46"/>
       <c r="B102" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C102" s="24">
         <v>65019.021000000001</v>
       </c>
       <c r="D102" s="24">
         <v>317914.11900000001</v>
       </c>
       <c r="E102" s="24">
         <v>317072.7072999996</v>
       </c>
       <c r="F102" s="24">
         <v>1374.7059999999999</v>
       </c>
     </row>
     <row r="103" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A103" s="45"/>
+      <c r="A103" s="46"/>
       <c r="B103" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C103" s="24">
         <v>79396.078999999998</v>
       </c>
       <c r="D103" s="24">
         <v>210321.97</v>
       </c>
       <c r="E103" s="24">
         <v>314110.22000000015</v>
       </c>
       <c r="F103" s="24">
         <v>12809.866</v>
       </c>
     </row>
     <row r="104" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A104" s="45">
+      <c r="A104" s="46">
         <v>2019</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C104" s="36">
         <v>82286.563999999998</v>
       </c>
       <c r="D104" s="24">
         <v>241620.179</v>
       </c>
       <c r="E104" s="24">
         <v>305682.58535000001</v>
       </c>
       <c r="F104" s="24">
         <v>15963.362999999999</v>
       </c>
     </row>
     <row r="105" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A105" s="45"/>
+      <c r="A105" s="46"/>
       <c r="B105" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C105" s="36">
         <v>79664.070999999996</v>
       </c>
       <c r="D105" s="24">
         <v>181383.766</v>
       </c>
       <c r="E105" s="24">
         <v>286278.82849999989</v>
       </c>
       <c r="F105" s="24">
         <v>4858.5360000000001</v>
       </c>
     </row>
     <row r="106" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A106" s="45"/>
+      <c r="A106" s="46"/>
       <c r="B106" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C106" s="36">
         <v>82909.766000000003</v>
       </c>
       <c r="D106" s="24">
         <v>248342.68299999999</v>
       </c>
       <c r="E106" s="24">
         <v>319436.87720000022</v>
       </c>
       <c r="F106" s="24">
         <v>10780.773999999999</v>
       </c>
     </row>
     <row r="107" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A107" s="45"/>
+      <c r="A107" s="46"/>
       <c r="B107" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C107" s="36">
         <v>84110.13</v>
       </c>
       <c r="D107" s="24">
         <v>253149.73699999999</v>
       </c>
       <c r="E107" s="24">
         <v>329780.97026999993</v>
       </c>
       <c r="F107" s="24">
         <v>17997.612000000001</v>
       </c>
     </row>
     <row r="108" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A108" s="45"/>
+      <c r="A108" s="46"/>
       <c r="B108" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C108" s="36">
         <v>101603.932</v>
       </c>
       <c r="D108" s="24">
         <v>277325.86700000003</v>
       </c>
       <c r="E108" s="24">
         <v>339717.57899999997</v>
       </c>
       <c r="F108" s="24">
         <v>7221.348</v>
       </c>
     </row>
     <row r="109" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A109" s="45"/>
+      <c r="A109" s="46"/>
       <c r="B109" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C109" s="36">
         <v>92636.942999999999</v>
       </c>
       <c r="D109" s="24">
         <v>263789.495</v>
       </c>
       <c r="E109" s="24">
         <v>381637.39826999983</v>
       </c>
       <c r="F109" s="24">
         <v>67.03</v>
       </c>
     </row>
     <row r="110" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A110" s="45"/>
+      <c r="A110" s="46"/>
       <c r="B110" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C110" s="36">
         <v>95897.349000000002</v>
       </c>
       <c r="D110" s="24">
         <v>280918.76</v>
       </c>
       <c r="E110" s="24">
         <v>389366.65148999984</v>
       </c>
       <c r="F110" s="24">
         <v>4588.3149999999996</v>
       </c>
     </row>
     <row r="111" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A111" s="45"/>
+      <c r="A111" s="46"/>
       <c r="B111" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C111" s="36">
         <v>103764.22100000001</v>
       </c>
       <c r="D111" s="24">
         <v>332803.77</v>
       </c>
       <c r="E111" s="24">
         <v>431264.78300000023</v>
       </c>
       <c r="F111" s="24">
         <v>2332.1680000000001</v>
       </c>
     </row>
     <row r="112" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A112" s="45"/>
+      <c r="A112" s="46"/>
       <c r="B112" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C112" s="36">
         <v>99486.005999999994</v>
       </c>
       <c r="D112" s="24">
         <v>275288.72100000002</v>
       </c>
       <c r="E112" s="24">
         <v>372377.10653000011</v>
       </c>
       <c r="F112" s="24">
         <v>42.051000000000002</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A113" s="45"/>
+      <c r="A113" s="46"/>
       <c r="B113" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C113" s="36">
         <v>90813.119000000006</v>
       </c>
       <c r="D113" s="24">
         <v>273952.212</v>
       </c>
       <c r="E113" s="24">
         <v>353918.44200000021</v>
       </c>
       <c r="F113" s="24">
         <v>5500.915</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A114" s="45"/>
+      <c r="A114" s="46"/>
       <c r="B114" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C114" s="36">
         <v>86213.733999999997</v>
       </c>
       <c r="D114" s="24">
         <v>236062.864</v>
       </c>
       <c r="E114" s="24">
         <v>338882.39008999983</v>
       </c>
       <c r="F114" s="24">
         <v>17220.353999999999</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A115" s="45"/>
+      <c r="A115" s="46"/>
       <c r="B115" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C115" s="36">
         <v>82191.087</v>
       </c>
       <c r="D115" s="26">
         <v>239341.291</v>
       </c>
       <c r="E115" s="26">
         <v>329268.49580000021</v>
       </c>
       <c r="F115" s="26">
         <v>13652.043</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A116" s="49">
+      <c r="A116" s="47">
         <v>2020</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C116" s="24">
         <v>94235.288</v>
       </c>
       <c r="D116" s="25">
         <v>262536.95600000001</v>
       </c>
       <c r="E116" s="25">
         <v>326565.73349000001</v>
       </c>
       <c r="F116" s="25">
         <v>9536.7610000000004</v>
       </c>
     </row>
-    <row r="117" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A117" s="50"/>
+    <row r="117" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A117" s="48"/>
       <c r="B117" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C117" s="24">
         <v>89553.706999999995</v>
       </c>
       <c r="D117" s="25">
         <v>232090.198</v>
       </c>
       <c r="E117" s="25">
         <v>299112.47664000001</v>
       </c>
       <c r="F117" s="25">
         <v>17905.986000000001</v>
       </c>
     </row>
-    <row r="118" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A118" s="50"/>
+    <row r="118" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A118" s="48"/>
       <c r="B118" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C118" s="24">
         <v>95058.941000000006</v>
       </c>
       <c r="D118" s="25">
         <v>207826.68100000001</v>
       </c>
       <c r="E118" s="25">
         <v>282107.45014999999</v>
       </c>
       <c r="F118" s="25">
         <v>18005.907999999999</v>
       </c>
     </row>
-    <row r="119" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A119" s="50"/>
+    <row r="119" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A119" s="48"/>
       <c r="B119" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C119" s="24">
         <v>61922.788</v>
       </c>
       <c r="D119" s="25">
         <v>181854.432</v>
       </c>
       <c r="E119" s="25">
         <v>238828.72151</v>
       </c>
       <c r="F119" s="25">
         <v>14403.800999999999</v>
       </c>
     </row>
-    <row r="120" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A120" s="50"/>
+    <row r="120" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A120" s="48"/>
       <c r="B120" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C120" s="24">
         <v>67169.149000000005</v>
       </c>
       <c r="D120" s="25">
         <v>180915.01500000001</v>
       </c>
       <c r="E120" s="25">
         <v>252952.38542000001</v>
       </c>
       <c r="F120" s="25">
         <v>438.17</v>
       </c>
     </row>
-    <row r="121" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A121" s="50"/>
+    <row r="121" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A121" s="48"/>
       <c r="B121" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C121" s="24">
         <v>45339.156000000003</v>
       </c>
       <c r="D121" s="25">
         <v>252133.66200000001</v>
       </c>
       <c r="E121" s="25">
         <v>346228.37686000013</v>
       </c>
       <c r="F121" s="25">
         <v>2334.1239999999998</v>
       </c>
     </row>
-    <row r="122" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A122" s="50"/>
+    <row r="122" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A122" s="48"/>
       <c r="B122" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C122" s="24">
         <v>82476.452999999994</v>
       </c>
       <c r="D122" s="25">
         <v>358185.89500000002</v>
       </c>
       <c r="E122" s="25">
         <v>407778.06884999899</v>
       </c>
       <c r="F122" s="25">
         <v>5716.4269999999997</v>
       </c>
     </row>
-    <row r="123" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A123" s="50"/>
+    <row r="123" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A123" s="48"/>
       <c r="B123" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C123" s="24">
         <v>93811.065000000002</v>
       </c>
       <c r="D123" s="25">
         <v>322062.837</v>
       </c>
       <c r="E123" s="25">
         <v>408415.88864000101</v>
       </c>
       <c r="F123" s="25">
         <v>1414.6690000000001</v>
       </c>
     </row>
-    <row r="124" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A124" s="50"/>
+    <row r="124" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A124" s="48"/>
       <c r="B124" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C124" s="24">
         <v>92770.350999999995</v>
       </c>
       <c r="D124" s="25">
         <v>271771.33100000001</v>
       </c>
       <c r="E124" s="25">
         <v>357519.5932699999</v>
       </c>
       <c r="F124" s="25">
         <v>4885.1859999999997</v>
       </c>
     </row>
-    <row r="125" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A125" s="50"/>
+    <row r="125" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A125" s="48"/>
       <c r="B125" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C125" s="24">
         <v>84716.816999999995</v>
       </c>
       <c r="D125" s="25">
         <v>263365.82400000002</v>
       </c>
       <c r="E125" s="25">
         <v>357250.85634000006</v>
       </c>
       <c r="F125" s="25">
         <v>17583.026000000002</v>
       </c>
     </row>
-    <row r="126" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A126" s="50"/>
+    <row r="126" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A126" s="48"/>
       <c r="B126" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C126" s="24">
         <v>85386.047000000006</v>
       </c>
       <c r="D126" s="25">
         <v>238558.21299999999</v>
       </c>
       <c r="E126" s="25">
         <v>321197.13932999992</v>
       </c>
       <c r="F126" s="25">
         <v>11003.44</v>
       </c>
     </row>
-    <row r="127" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A127" s="51"/>
+    <row r="127" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A127" s="49"/>
       <c r="B127" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C127" s="24">
         <v>77922.983999999997</v>
       </c>
       <c r="D127" s="25">
         <v>233206.204</v>
       </c>
       <c r="E127" s="25">
         <v>271133.32076999987</v>
       </c>
       <c r="F127" s="25">
         <v>15022.832</v>
       </c>
     </row>
-    <row r="128" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A128" s="45">
+    <row r="128" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A128" s="46">
         <v>2021</v>
       </c>
       <c r="B128" s="17" t="s">
         <v>7</v>
       </c>
       <c r="C128" s="36">
         <v>66602.755999999994</v>
       </c>
       <c r="D128" s="25">
         <v>207264.94500000001</v>
       </c>
       <c r="E128" s="25">
         <v>258087.83847000002</v>
       </c>
       <c r="F128" s="25">
         <v>33180.233999999997</v>
       </c>
     </row>
-    <row r="129" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A129" s="52"/>
+    <row r="129" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A129" s="50"/>
       <c r="B129" s="18" t="s">
         <v>8</v>
       </c>
       <c r="C129" s="36">
         <v>59419.108999999997</v>
       </c>
       <c r="D129" s="26">
         <v>192011.20499999999</v>
       </c>
       <c r="E129" s="26">
         <v>256353.40528000001</v>
       </c>
       <c r="F129" s="26">
         <v>22750.995999999999</v>
       </c>
     </row>
-    <row r="130" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A130" s="52"/>
+    <row r="130" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A130" s="50"/>
       <c r="B130" s="18" t="s">
         <v>9</v>
       </c>
       <c r="C130" s="36">
         <v>73112.197</v>
       </c>
       <c r="D130" s="26">
         <v>257764.861</v>
       </c>
       <c r="E130" s="26">
         <v>321741.91255000001</v>
       </c>
       <c r="F130" s="26">
         <v>17895.345000000001</v>
       </c>
     </row>
-    <row r="131" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A131" s="52"/>
+    <row r="131" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A131" s="50"/>
       <c r="B131" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C131" s="36">
         <v>83772.263999999996</v>
       </c>
       <c r="D131" s="26">
         <v>224912.99</v>
       </c>
       <c r="E131" s="26">
         <v>286343.45367000002</v>
       </c>
       <c r="F131" s="26">
         <v>6709.0870000000004</v>
       </c>
     </row>
-    <row r="132" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A132" s="52"/>
+    <row r="132" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A132" s="50"/>
       <c r="B132" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C132" s="36">
         <v>87154.380999999994</v>
       </c>
       <c r="D132" s="26">
         <v>202956.83499999999</v>
       </c>
       <c r="E132" s="26">
         <v>271521.84496999998</v>
       </c>
       <c r="F132" s="26">
         <v>22014.26</v>
       </c>
     </row>
-    <row r="133" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A133" s="52"/>
+    <row r="133" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A133" s="50"/>
       <c r="B133" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C133" s="36">
         <v>95376.918000000005</v>
       </c>
       <c r="D133" s="26">
         <v>248358.427</v>
       </c>
       <c r="E133" s="26">
         <v>360132.57345999999</v>
       </c>
       <c r="F133" s="26">
         <v>7124.8710000000001</v>
       </c>
     </row>
-    <row r="134" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A134" s="52"/>
+    <row r="134" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A134" s="50"/>
       <c r="B134" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C134" s="36">
         <v>93135.047000000006</v>
       </c>
       <c r="D134" s="26">
         <v>345136.52600000001</v>
       </c>
       <c r="E134" s="26">
         <v>438131.91320999898</v>
       </c>
       <c r="F134" s="26">
         <v>4681.1490000000003</v>
       </c>
     </row>
-    <row r="135" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A135" s="52"/>
+    <row r="135" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A135" s="50"/>
       <c r="B135" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C135" s="36">
         <v>85495.875</v>
       </c>
       <c r="D135" s="26">
         <v>323319.23499999999</v>
       </c>
       <c r="E135" s="26">
         <v>405957.770320001</v>
       </c>
       <c r="F135" s="26">
         <v>15071.232</v>
       </c>
     </row>
-    <row r="136" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A136" s="52"/>
+    <row r="136" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A136" s="50"/>
       <c r="B136" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C136" s="36">
         <v>96746.645999999993</v>
       </c>
       <c r="D136" s="26">
         <v>324410.47700000001</v>
       </c>
       <c r="E136" s="26">
         <v>384734.68620000099</v>
       </c>
       <c r="F136" s="26">
         <v>19698.733</v>
       </c>
     </row>
-    <row r="137" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A137" s="52"/>
+    <row r="137" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A137" s="50"/>
       <c r="B137" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C137" s="36">
         <v>92188.509000000005</v>
       </c>
       <c r="D137" s="26">
         <v>285206.57500000001</v>
       </c>
       <c r="E137" s="26">
         <v>354906.90291</v>
       </c>
       <c r="F137" s="26">
         <v>20264.897000000001</v>
       </c>
     </row>
-    <row r="138" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A138" s="52"/>
+    <row r="138" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A138" s="50"/>
       <c r="B138" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C138" s="36">
         <v>94535.52</v>
       </c>
       <c r="D138" s="26">
         <v>246662.033</v>
       </c>
       <c r="E138" s="26">
         <v>307798.55702999997</v>
       </c>
       <c r="F138" s="26">
         <v>21013.121999999999</v>
       </c>
     </row>
-    <row r="139" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A139" s="52"/>
+    <row r="139" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A139" s="50"/>
       <c r="B139" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C139" s="36">
         <v>86295.209000000003</v>
       </c>
       <c r="D139" s="26">
         <v>245922.03700000001</v>
       </c>
       <c r="E139" s="26">
         <v>268402.25784999999</v>
       </c>
       <c r="F139" s="26">
         <v>26748.796999999999</v>
       </c>
     </row>
-    <row r="140" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A140" s="53">
+    <row r="140" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A140" s="51">
         <v>2022</v>
       </c>
       <c r="B140" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C140" s="24">
         <v>73734.731</v>
       </c>
       <c r="D140" s="25">
         <v>149680.85399999999</v>
       </c>
       <c r="E140" s="25">
         <v>249480.74142999999</v>
       </c>
       <c r="F140" s="25">
         <v>20710.208999999999</v>
       </c>
     </row>
-    <row r="141" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A141" s="54"/>
+    <row r="141" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A141" s="52"/>
       <c r="B141" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C141" s="24">
         <v>85679.951000000001</v>
       </c>
       <c r="D141" s="25">
         <v>200884.23300000001</v>
       </c>
       <c r="E141" s="25">
         <v>256216.74719999998</v>
       </c>
       <c r="F141" s="25">
         <v>47993.482000000004</v>
       </c>
     </row>
-    <row r="142" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A142" s="54"/>
+    <row r="142" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A142" s="52"/>
       <c r="B142" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C142" s="24">
         <v>109648.598</v>
       </c>
       <c r="D142" s="25">
         <v>203437.73300000001</v>
       </c>
       <c r="E142" s="25">
         <v>273464.55070999998</v>
       </c>
       <c r="F142" s="25">
         <v>23817.302</v>
       </c>
     </row>
-    <row r="143" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A143" s="54"/>
+    <row r="143" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A143" s="52"/>
       <c r="B143" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C143" s="24">
         <v>87781.460999999996</v>
       </c>
       <c r="D143" s="25">
         <v>263237.83399999997</v>
       </c>
       <c r="E143" s="25">
         <v>277450.21253000002</v>
       </c>
       <c r="F143" s="25">
         <v>51305.703000000001</v>
       </c>
     </row>
-    <row r="144" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A144" s="54"/>
+    <row r="144" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A144" s="52"/>
       <c r="B144" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C144" s="24">
         <v>98532.650999999998</v>
       </c>
       <c r="D144" s="25">
         <v>219435.46599999999</v>
       </c>
       <c r="E144" s="25">
         <v>330232.36396000104</v>
       </c>
       <c r="F144" s="25">
         <v>32204.538</v>
       </c>
     </row>
-    <row r="145" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A145" s="54"/>
+    <row r="145" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A145" s="52"/>
       <c r="B145" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C145" s="24">
         <v>102505.595</v>
       </c>
       <c r="D145" s="25">
         <v>299474.90899999999</v>
       </c>
       <c r="E145" s="25">
         <v>307346.49173000001</v>
       </c>
       <c r="F145" s="25">
         <v>31241.955999999998</v>
       </c>
     </row>
-    <row r="146" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A146" s="54"/>
+    <row r="146" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A146" s="52"/>
       <c r="B146" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C146" s="24">
         <v>100693.69100000001</v>
       </c>
       <c r="D146" s="25">
         <v>312987.451</v>
       </c>
       <c r="E146" s="25">
         <v>392175.82718999998</v>
       </c>
       <c r="F146" s="25">
         <v>34802.794000000002</v>
       </c>
     </row>
-    <row r="147" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A147" s="54"/>
+    <row r="147" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A147" s="52"/>
       <c r="B147" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C147" s="24">
         <v>101251.87</v>
       </c>
       <c r="D147" s="25">
         <v>275733.77500000002</v>
       </c>
       <c r="E147" s="25">
         <v>372236.80906</v>
       </c>
       <c r="F147" s="25">
         <v>27248.199000000001</v>
       </c>
     </row>
-    <row r="148" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A148" s="54"/>
+    <row r="148" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A148" s="52"/>
       <c r="B148" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C148" s="24">
         <v>92459.903999999995</v>
       </c>
       <c r="D148" s="25">
         <v>273171.86099999998</v>
       </c>
       <c r="E148" s="25">
         <v>352328.94737000001</v>
       </c>
       <c r="F148" s="25">
         <v>26056.46</v>
       </c>
     </row>
-    <row r="149" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A149" s="54"/>
+    <row r="149" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A149" s="52"/>
       <c r="B149" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C149" s="24">
         <v>93627.513999999996</v>
       </c>
       <c r="D149" s="25">
         <v>288439.07799999998</v>
       </c>
       <c r="E149" s="25">
         <v>359668.35109000001</v>
       </c>
       <c r="F149" s="25">
         <v>29968.606</v>
       </c>
     </row>
-    <row r="150" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A150" s="54"/>
+    <row r="150" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A150" s="52"/>
       <c r="B150" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C150" s="24">
         <v>77472.055999999997</v>
       </c>
       <c r="D150" s="25">
         <v>353142.94300000003</v>
       </c>
       <c r="E150" s="25">
         <v>345907.08988999901</v>
       </c>
       <c r="F150" s="25">
         <v>49738.542999999998</v>
       </c>
     </row>
-    <row r="151" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A151" s="54"/>
+    <row r="151" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A151" s="52"/>
       <c r="B151" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C151" s="24">
         <v>76971.226999999999</v>
       </c>
       <c r="D151" s="25">
         <v>365495.79800000001</v>
       </c>
       <c r="E151" s="25">
         <v>356784.90497999999</v>
       </c>
       <c r="F151" s="25">
         <v>34810.506999999998</v>
       </c>
     </row>
-    <row r="152" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A152" s="45">
+    <row r="152" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A152" s="46">
         <v>2023</v>
       </c>
       <c r="B152" s="17" t="s">
         <v>7</v>
       </c>
       <c r="C152" s="24">
         <v>58317.771000000001</v>
       </c>
       <c r="D152" s="25">
         <v>336655.05300000001</v>
       </c>
       <c r="E152" s="25">
         <v>369398.52172999998</v>
       </c>
       <c r="F152" s="25">
         <v>45630.879999999997</v>
       </c>
     </row>
-    <row r="153" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A153" s="45"/>
+    <row r="153" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A153" s="46"/>
       <c r="B153" s="17" t="s">
         <v>8</v>
       </c>
       <c r="C153" s="24">
         <v>59342.06</v>
       </c>
       <c r="D153" s="25">
         <v>287837.19400000002</v>
       </c>
       <c r="E153" s="25">
         <v>327199.61919</v>
       </c>
       <c r="F153" s="25">
         <v>31991.245999999999</v>
       </c>
     </row>
-    <row r="154" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A154" s="45"/>
+    <row r="154" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A154" s="46"/>
       <c r="B154" s="17" t="s">
         <v>9</v>
       </c>
       <c r="C154" s="24">
         <v>77278.663</v>
       </c>
       <c r="D154" s="25">
         <v>301098.52600000001</v>
       </c>
       <c r="E154" s="25">
         <v>344651.62082999997</v>
       </c>
       <c r="F154" s="25">
         <v>34060.303</v>
       </c>
     </row>
-    <row r="155" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A155" s="45"/>
+    <row r="155" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A155" s="46"/>
       <c r="B155" s="17" t="s">
         <v>10</v>
       </c>
       <c r="C155" s="24">
         <v>59517.677000000003</v>
       </c>
       <c r="D155" s="25">
         <v>306086.05200000003</v>
       </c>
       <c r="E155" s="25">
         <v>370728.60045000003</v>
       </c>
       <c r="F155" s="25">
         <v>18849.021000000001</v>
       </c>
     </row>
-    <row r="156" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A156" s="45"/>
+    <row r="156" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A156" s="46"/>
       <c r="B156" s="17" t="s">
         <v>11</v>
       </c>
       <c r="C156" s="24">
         <v>74330.744999999995</v>
       </c>
       <c r="D156" s="25">
         <v>321770.92499999999</v>
       </c>
       <c r="E156" s="25">
         <v>367420.67102999997</v>
       </c>
       <c r="F156" s="25">
         <v>11493.326999999999</v>
       </c>
     </row>
-    <row r="157" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A157" s="45"/>
+    <row r="157" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A157" s="46"/>
       <c r="B157" s="17" t="s">
         <v>12</v>
       </c>
       <c r="C157" s="24">
         <v>66982.98</v>
       </c>
       <c r="D157" s="25">
         <v>385544.57400000002</v>
       </c>
       <c r="E157" s="25">
         <v>394954.07559000002</v>
       </c>
       <c r="F157" s="25">
         <v>15370.25</v>
       </c>
     </row>
-    <row r="158" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A158" s="45"/>
+    <row r="158" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A158" s="46"/>
       <c r="B158" s="17" t="s">
         <v>13</v>
       </c>
       <c r="C158" s="24">
         <v>73814.02</v>
       </c>
       <c r="D158" s="25">
         <v>330515.63900000002</v>
       </c>
       <c r="E158" s="25">
         <v>420235.75493000099</v>
       </c>
       <c r="F158" s="25">
         <v>37928.239999999998</v>
       </c>
     </row>
-    <row r="159" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A159" s="45"/>
+    <row r="159" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A159" s="46"/>
       <c r="B159" s="17" t="s">
         <v>14</v>
       </c>
       <c r="C159" s="24">
         <v>96614.03</v>
       </c>
       <c r="D159" s="25">
         <v>391593.88</v>
       </c>
       <c r="E159" s="25">
         <v>407906.60503999999</v>
       </c>
       <c r="F159" s="25">
         <v>18966.689999999999</v>
       </c>
     </row>
-    <row r="160" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A160" s="52"/>
+    <row r="160" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A160" s="50"/>
       <c r="B160" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C160" s="24">
         <v>95012.84</v>
       </c>
       <c r="D160" s="25">
         <v>334713.75099999999</v>
       </c>
       <c r="E160" s="25">
         <v>374816.95736</v>
       </c>
       <c r="F160" s="25">
         <v>41281.550000000003</v>
       </c>
     </row>
-    <row r="161" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A161" s="52"/>
+    <row r="161" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A161" s="50"/>
       <c r="B161" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C161" s="24">
         <v>87742.25</v>
       </c>
       <c r="D161" s="25">
         <v>279422.42499999999</v>
       </c>
       <c r="E161" s="25">
         <v>352384.17097000103</v>
       </c>
       <c r="F161" s="25">
         <v>47968.19</v>
       </c>
     </row>
-    <row r="162" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A162" s="52"/>
+    <row r="162" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A162" s="50"/>
       <c r="B162" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C162" s="36">
         <v>82652.52</v>
       </c>
       <c r="D162" s="25">
         <v>262785.65000000002</v>
       </c>
       <c r="E162" s="25">
         <v>340617.11916999903</v>
       </c>
       <c r="F162" s="25">
         <v>51669.38</v>
       </c>
     </row>
-    <row r="163" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A163" s="52"/>
+    <row r="163" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A163" s="50"/>
       <c r="B163" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C163" s="36">
         <v>88516.53</v>
       </c>
       <c r="D163" s="26">
         <v>355727.18599999999</v>
       </c>
       <c r="E163" s="26">
         <v>341556.78610000003</v>
       </c>
       <c r="F163" s="26">
         <v>60908.09</v>
       </c>
     </row>
-    <row r="164" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A164" s="55">
+    <row r="164" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A164" s="53">
         <v>2024</v>
       </c>
       <c r="B164" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C164" s="36">
         <v>73575.615000000005</v>
       </c>
       <c r="D164" s="26">
         <v>274474.20400000003</v>
       </c>
       <c r="E164" s="26">
         <v>43852.951000000001</v>
       </c>
       <c r="F164" s="26">
         <v>322635.40706</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A165" s="56"/>
+      <c r="A165" s="54"/>
       <c r="B165" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C165" s="36">
         <v>73024.722999999998</v>
       </c>
       <c r="D165" s="26">
         <v>260639.31899999999</v>
       </c>
       <c r="E165" s="26">
         <v>47137.35</v>
       </c>
       <c r="F165" s="26">
         <v>307995.37060000002</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A166" s="56"/>
+      <c r="A166" s="54"/>
       <c r="B166" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C166" s="36">
         <v>72303.982999999993</v>
       </c>
       <c r="D166" s="26">
         <v>320889.43800000002</v>
       </c>
       <c r="E166" s="26">
         <v>37229.231</v>
       </c>
       <c r="F166" s="26">
         <v>322759.26997000002</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A167" s="56"/>
+      <c r="A167" s="54"/>
       <c r="B167" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C167" s="36">
         <v>74553.372000000003</v>
       </c>
       <c r="D167" s="26">
         <v>296345.32400000002</v>
       </c>
       <c r="E167" s="26">
         <v>41291.654999999999</v>
       </c>
       <c r="F167" s="26">
         <v>348128.22947000002</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A168" s="56"/>
+      <c r="A168" s="54"/>
       <c r="B168" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C168" s="36">
         <v>65629.880999999994</v>
       </c>
       <c r="D168" s="26">
         <v>326875.15385</v>
       </c>
       <c r="E168" s="26">
         <v>28588.933000000001</v>
       </c>
       <c r="F168" s="26">
         <v>342707.66901999997</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A169" s="56"/>
+      <c r="A169" s="54"/>
       <c r="B169" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C169" s="36">
         <v>75091.288</v>
       </c>
       <c r="D169" s="26">
         <v>307571.24699999997</v>
       </c>
       <c r="E169" s="26">
         <v>26763.963</v>
       </c>
       <c r="F169" s="26">
         <v>389749.13305</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A170" s="56"/>
+      <c r="A170" s="54"/>
       <c r="B170" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C170" s="36">
         <v>87573.657000000007</v>
       </c>
       <c r="D170" s="26">
         <v>306937.00400000002</v>
       </c>
       <c r="E170" s="26">
         <v>17957.697</v>
       </c>
       <c r="F170" s="26">
         <v>377464.28453</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A171" s="56"/>
+      <c r="A171" s="54"/>
       <c r="B171" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C171" s="36">
         <v>82864.618000000002</v>
       </c>
       <c r="D171" s="26">
         <v>386589.06300000002</v>
       </c>
       <c r="E171" s="26">
         <v>45957.904999999999</v>
       </c>
       <c r="F171" s="26">
         <v>386661.37004000001</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A172" s="56"/>
+      <c r="A172" s="54"/>
       <c r="B172" s="37" t="s">
         <v>15</v>
       </c>
       <c r="C172" s="38">
         <v>69382.001000000004</v>
       </c>
       <c r="D172" s="26">
         <v>246532.05</v>
       </c>
       <c r="E172" s="26">
         <v>24789.272000000001</v>
       </c>
       <c r="F172" s="26">
         <v>353472.65078999999</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A173" s="56"/>
+      <c r="A173" s="54"/>
       <c r="B173" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C173" s="24">
         <v>74897.33</v>
       </c>
       <c r="D173" s="26">
         <v>294208.50199999998</v>
       </c>
       <c r="E173" s="26">
         <v>37996.563000000002</v>
       </c>
       <c r="F173" s="26">
         <v>343802.84723000001</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A174" s="57"/>
+      <c r="A174" s="55"/>
       <c r="B174" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C174" s="24">
         <v>92841.057000000001</v>
       </c>
       <c r="D174" s="26">
         <v>320420.58815000003</v>
       </c>
       <c r="E174" s="26">
         <v>45346.997000000003</v>
       </c>
       <c r="F174" s="26">
         <v>323583.24328999902</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A175" s="57"/>
+      <c r="A175" s="55"/>
       <c r="B175" s="37" t="s">
         <v>18</v>
       </c>
       <c r="C175" s="24">
         <v>84709.498999999996</v>
       </c>
       <c r="D175" s="26">
         <v>249219.46100000001</v>
       </c>
       <c r="E175" s="25">
         <v>28336.38</v>
       </c>
       <c r="F175" s="25">
         <v>321035.33968999999</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A176" s="55">
+      <c r="A176" s="53">
         <v>2025</v>
       </c>
       <c r="B176" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C176" s="36">
         <v>77402.62</v>
       </c>
       <c r="D176" s="25">
         <v>263045.15999999997</v>
       </c>
       <c r="E176" s="25">
         <v>64789.8</v>
       </c>
       <c r="F176" s="25">
         <v>315523.37</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A177" s="56"/>
+      <c r="A177" s="54"/>
       <c r="B177" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C177" s="36">
         <v>81086.28</v>
       </c>
       <c r="D177" s="25">
         <v>243559.9</v>
       </c>
       <c r="E177" s="25">
         <v>58876.86</v>
       </c>
       <c r="F177" s="25">
         <v>275890.23</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A178" s="56"/>
+      <c r="A178" s="54"/>
       <c r="B178" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C178" s="36">
         <v>81258.8</v>
       </c>
       <c r="D178" s="25">
         <v>343956.73</v>
       </c>
       <c r="E178" s="25">
         <v>63409.7</v>
       </c>
       <c r="F178" s="25">
         <v>315117.73</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A179" s="56"/>
+      <c r="A179" s="54"/>
       <c r="B179" s="10" t="s">
         <v>25</v>
       </c>
       <c r="C179" s="36">
         <v>82115.69</v>
       </c>
       <c r="D179" s="25">
         <v>257195.51999999999</v>
       </c>
       <c r="E179" s="25">
         <v>45883.1</v>
       </c>
       <c r="F179" s="25">
         <v>310106.64</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A180" s="56"/>
+      <c r="A180" s="54"/>
       <c r="B180" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C180" s="36">
         <v>84742.62</v>
       </c>
       <c r="D180" s="25">
         <v>280982.56</v>
       </c>
       <c r="E180" s="25">
         <v>54535.91</v>
       </c>
       <c r="F180" s="25">
         <v>332230.63</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A181" s="56"/>
+      <c r="A181" s="54"/>
       <c r="B181" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C181" s="36">
         <v>87676.2</v>
       </c>
       <c r="D181" s="25">
         <v>289803.68</v>
       </c>
       <c r="E181" s="25">
         <v>44707.44</v>
       </c>
       <c r="F181" s="25">
         <v>362295.75</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A182" s="56"/>
+      <c r="A182" s="54"/>
       <c r="B182" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C182" s="36">
         <v>89359.13</v>
       </c>
       <c r="D182" s="25">
         <v>317290.23999999999</v>
       </c>
       <c r="E182" s="25">
         <v>38607.49</v>
       </c>
       <c r="F182" s="25">
         <v>357527.97</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A183" s="56"/>
+      <c r="A183" s="54"/>
       <c r="B183" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C183" s="36">
         <v>87121.18</v>
       </c>
       <c r="D183" s="25">
         <v>297375.82</v>
       </c>
       <c r="E183" s="25">
         <v>37101.29</v>
       </c>
       <c r="F183" s="25">
         <v>367479.74</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A184" s="56"/>
+      <c r="A184" s="54"/>
       <c r="B184" s="39" t="s">
         <v>15</v>
       </c>
       <c r="C184" s="24">
         <v>88270</v>
       </c>
       <c r="D184" s="25">
         <v>286885.64</v>
       </c>
       <c r="E184" s="25">
         <v>47174.86</v>
       </c>
       <c r="F184" s="25">
         <v>341712.68</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A185" s="56"/>
+      <c r="A185" s="54"/>
       <c r="B185" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C185" s="24">
         <v>77061.460000000006</v>
       </c>
       <c r="D185" s="25">
         <v>251262.9</v>
       </c>
       <c r="E185" s="25">
         <v>28230.79</v>
       </c>
       <c r="F185" s="25">
         <v>329541.77</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A186" s="56"/>
+      <c r="A186" s="54"/>
       <c r="B186" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C186" s="24">
         <v>75847.48</v>
       </c>
       <c r="D186" s="25">
         <v>288528.19</v>
       </c>
       <c r="E186" s="25">
         <v>44824.65</v>
       </c>
       <c r="F186" s="25">
         <v>317130.58</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A187" s="56"/>
+      <c r="A187" s="54"/>
       <c r="B187" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C187" s="24">
         <v>77675.460000000006</v>
       </c>
       <c r="D187" s="25">
         <v>315339.08</v>
       </c>
       <c r="E187" s="25">
         <v>48259.09</v>
       </c>
       <c r="F187" s="25">
         <v>321792.71999999997</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A188" s="45">
+      <c r="A188" s="53">
         <v>2026</v>
       </c>
-      <c r="B188" s="17" t="s">
+      <c r="B188" s="10" t="s">
         <v>7</v>
       </c>
-      <c r="C188" s="40">
-        <v>84649.25</v>
+      <c r="C188" s="58">
+        <v>84649.254000000001</v>
       </c>
       <c r="D188" s="24">
-        <v>246025.86</v>
+        <v>246025.85800000001</v>
       </c>
       <c r="E188" s="40">
-        <v>53406.32</v>
+        <v>53406.315000000002</v>
       </c>
       <c r="F188" s="40">
-        <v>293779.43</v>
+        <v>293779.42927399999</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A189" s="45"/>
-      <c r="B189" s="17" t="s">
+      <c r="A189" s="54"/>
+      <c r="B189" s="10" t="s">
         <v>8</v>
       </c>
-      <c r="C189" s="40">
-        <v>80409.14</v>
+      <c r="C189" s="58">
+        <v>80409.137000000002</v>
       </c>
       <c r="D189" s="24">
-        <v>245958.31</v>
+        <v>245958.31299999999</v>
       </c>
       <c r="E189" s="40">
-        <v>62527.05</v>
+        <v>62527.046000000002</v>
       </c>
       <c r="F189" s="40">
-        <v>269583.37</v>
+        <v>269583.36636500002</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A190" s="45"/>
-      <c r="B190" s="17" t="s">
+      <c r="A190" s="54"/>
+      <c r="B190" s="10" t="s">
         <v>9</v>
       </c>
-      <c r="C190" s="40">
-        <v>104047.14</v>
+      <c r="C190" s="58">
+        <v>104047.143</v>
       </c>
       <c r="D190" s="24">
-        <v>320210.65000000002</v>
+        <v>320210.652</v>
       </c>
       <c r="E190" s="40">
-        <v>73255.990000000005</v>
+        <v>73255.986999999994</v>
       </c>
       <c r="F190" s="40">
-        <v>322906.75</v>
+        <v>323869.01360800001</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A191" s="45"/>
-      <c r="B191" s="44" t="s">
+      <c r="A191" s="54"/>
+      <c r="B191" s="10" t="s">
         <v>10</v>
       </c>
-      <c r="C191" s="40">
-        <v>94455.33</v>
+      <c r="C191" s="58">
+        <v>94455.324999999997</v>
       </c>
       <c r="D191" s="24">
-        <v>309421.88</v>
+        <v>309421.875</v>
       </c>
       <c r="E191" s="40">
-        <v>86910.7</v>
+        <v>86910.697</v>
       </c>
       <c r="F191" s="40">
-        <v>295644.07</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:6" s="41" customFormat="1" x14ac:dyDescent="0.3"/>
+        <v>296526.94713099999</v>
+      </c>
+    </row>
+    <row r="192" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A192" s="54"/>
+      <c r="B192" s="10" t="s">
+        <v>11</v>
+      </c>
+      <c r="C192" s="58">
+        <v>101425.575</v>
+      </c>
+      <c r="D192" s="24">
+        <v>283154.55900000001</v>
+      </c>
+      <c r="E192" s="40">
+        <v>45910.161999999997</v>
+      </c>
+      <c r="F192" s="40">
+        <v>339607.41</v>
+      </c>
+    </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A193" s="42" t="s">
+      <c r="A193" s="54"/>
+      <c r="B193" s="10" t="s">
+        <v>12</v>
+      </c>
+      <c r="C193" s="40">
+        <v>94305.32</v>
+      </c>
+      <c r="D193" s="24">
+        <v>265447.69900000002</v>
+      </c>
+      <c r="E193" s="40">
+        <v>40895.17</v>
+      </c>
+      <c r="F193" s="40">
+        <v>327493.78999999998</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6" s="41" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="195" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A195" s="42" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="195" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A195" s="47" t="s">
+    <row r="197" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A197" s="44" t="s">
         <v>5</v>
       </c>
-      <c r="B195" s="47"/>
-      <c r="C195" s="48" t="s">
+      <c r="B197" s="44"/>
+      <c r="C197" s="45" t="s">
         <v>22</v>
       </c>
-      <c r="D195" s="48"/>
-[...16 lines deleted...]
-      <c r="E197" s="33"/>
+      <c r="D197" s="45"/>
+      <c r="E197" s="45"/>
+      <c r="F197" s="45"/>
+    </row>
+    <row r="198" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A198" s="8"/>
+      <c r="B198" s="13"/>
+      <c r="C198" s="45"/>
+      <c r="D198" s="45"/>
+      <c r="E198" s="45"/>
+      <c r="F198" s="45"/>
+    </row>
+    <row r="199" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A199" s="9"/>
+      <c r="B199" s="13"/>
+      <c r="C199" s="33"/>
+      <c r="D199" s="33"/>
+      <c r="E199" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="20">
-    <mergeCell ref="A195:B195"/>
-    <mergeCell ref="C195:F196"/>
+    <mergeCell ref="A20:A31"/>
+    <mergeCell ref="A2:F2"/>
+    <mergeCell ref="A5:B5"/>
+    <mergeCell ref="A8:A19"/>
+    <mergeCell ref="A92:A103"/>
+    <mergeCell ref="A197:B197"/>
+    <mergeCell ref="C197:F198"/>
     <mergeCell ref="A32:A43"/>
     <mergeCell ref="A44:A55"/>
     <mergeCell ref="A56:A67"/>
     <mergeCell ref="A68:A79"/>
     <mergeCell ref="A80:A91"/>
     <mergeCell ref="A104:A115"/>
     <mergeCell ref="A116:A127"/>
     <mergeCell ref="A128:A139"/>
     <mergeCell ref="A140:A151"/>
     <mergeCell ref="A152:A163"/>
     <mergeCell ref="A164:A175"/>
     <mergeCell ref="A176:A187"/>
-    <mergeCell ref="A188:A191"/>
-[...4 lines deleted...]
-    <mergeCell ref="A92:A103"/>
+    <mergeCell ref="A188:A193"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:F32"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="H20" sqref="H20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.3" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.77734375" style="9" bestFit="1" customWidth="1"/>
-    <col min="2" max="5" width="20.77734375" customWidth="1"/>
+    <col min="1" max="1" width="11.796875" style="9" bestFit="1" customWidth="1"/>
+    <col min="2" max="5" width="20.796875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="C1" s="2"/>
       <c r="D1" s="3"/>
       <c r="E1" s="2"/>
     </row>
     <row r="2" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="46" t="s">
+      <c r="A2" s="56" t="s">
         <v>24</v>
       </c>
-      <c r="B2" s="46"/>
-[...2 lines deleted...]
-      <c r="E2" s="46"/>
+      <c r="B2" s="56"/>
+      <c r="C2" s="56"/>
+      <c r="D2" s="56"/>
+      <c r="E2" s="56"/>
     </row>
     <row r="3" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="46" t="s">
+      <c r="A4" s="56" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="46"/>
+      <c r="B4" s="56"/>
       <c r="C4" s="22">
         <v>46199</v>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="2"/>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="C5" s="2"/>
       <c r="D5" s="3"/>
       <c r="E5" s="2"/>
     </row>
-    <row r="6" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="14" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A7" s="5">
         <v>2008</v>
       </c>
       <c r="B7" s="6">
         <v>756287</v>
       </c>
       <c r="C7" s="6">
         <v>2761586</v>
@@ -4733,71 +4769,71 @@
         <v>2025</v>
       </c>
       <c r="B24" s="21">
         <v>991453</v>
       </c>
       <c r="C24" s="21">
         <v>3435225</v>
       </c>
       <c r="D24" s="21">
         <v>576401</v>
       </c>
       <c r="E24" s="24">
         <v>3946351</v>
       </c>
       <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A25" s="12" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B26" s="58" t="s">
+      <c r="B26" s="57" t="s">
         <v>22</v>
       </c>
-      <c r="C26" s="58"/>
-[...1 lines deleted...]
-      <c r="E26" s="58"/>
+      <c r="C26" s="57"/>
+      <c r="D26" s="57"/>
+      <c r="E26" s="57"/>
       <c r="F26" s="7"/>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A27" s="8"/>
-      <c r="B27" s="58"/>
-[...2 lines deleted...]
-      <c r="E27" s="58"/>
+      <c r="B27" s="57"/>
+      <c r="C27" s="57"/>
+      <c r="D27" s="57"/>
+      <c r="E27" s="57"/>
       <c r="F27" s="7"/>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="B28" s="58"/>
-[...2 lines deleted...]
-      <c r="E28" s="58"/>
+      <c r="B28" s="57"/>
+      <c r="C28" s="57"/>
+      <c r="D28" s="57"/>
+      <c r="E28" s="57"/>
       <c r="F28" s="7"/>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.3">
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.3">
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.3">
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.3">
       <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
@@ -4844,32 +4880,32 @@
     </vt:vector>
   </TitlesOfParts>
   <Company>EPDK</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>İlkay ARIÖZ</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="geodilabelclass">
     <vt:lpwstr>id_classification_unclassified=0ef0d4bf-59b8-4ae6-bbc0-fafde041157b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="geodilabeluser">
-    <vt:lpwstr>user=americ</vt:lpwstr>
+    <vt:lpwstr>user=hozarslan</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="geodilabeltime">
-    <vt:lpwstr>datetime=2026-06-29T10:37:48.507Z</vt:lpwstr>
+    <vt:lpwstr>datetime=2026-07-20T07:20:34.578Z</vt:lpwstr>
   </property>
 </Properties>
 </file>