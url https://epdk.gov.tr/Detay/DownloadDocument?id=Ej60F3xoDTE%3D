--- v1 (2026-09-06)
+++ v2 (2026-11-08)
@@ -4,89 +4,89 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\mseker\Desktop\Haziran 2026 rip\zaman göstergesi\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\hozarslan\Desktop\Resmi İstatistik Rap\2026\2026 Ağustos\Ağustos 2026 Zaman Serisi\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{99A95C1A-2CF1-498A-B005-5384AB57F1E9}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{73BE17F5-2E19-481E-B5C0-B0DD10F2A385}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-99" yWindow="-99" windowWidth="21303" windowHeight="11344" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Aylık" sheetId="2" r:id="rId1"/>
     <sheet name="Yıllık" sheetId="1" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="OLE_LINK4" localSheetId="0">Aylık!$F$171</definedName>
     <definedName name="OLE_LINK7" localSheetId="0">Aylık!$F$170</definedName>
     <definedName name="OLE_LINK8" localSheetId="0">Aylık!$E$170</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="208" uniqueCount="26">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="210" uniqueCount="26">
   <si>
     <t xml:space="preserve">Düzenlenme Tarihi: </t>
   </si>
   <si>
     <t>Yıl</t>
   </si>
   <si>
     <t>Üretim (ton)</t>
   </si>
   <si>
     <t>İthalat (ton)</t>
   </si>
   <si>
     <t>İhracat (ton)</t>
   </si>
   <si>
     <t>Önemli Not:</t>
   </si>
   <si>
     <t>Dönem</t>
   </si>
   <si>
     <t>Ocak</t>
   </si>
   <si>
@@ -131,107 +131,117 @@
   <si>
     <t>*Standardize LPG dâhil toplam satış</t>
   </si>
   <si>
     <t>Düzenleme tarihinden önce yapılan veri düzeltmeleri ilgili dönem verisine işlenmiştir. Bu nedenle, ilgili döneme ait LPG Piyasası Sektör Raporundaki veriler ile farklılıklar gösterebilir.</t>
   </si>
   <si>
     <t>LPG Piyasası Aylık Zaman Serisi</t>
   </si>
   <si>
     <t>LPG Piyasası Yıllık Zaman Serisi</t>
   </si>
   <si>
     <t xml:space="preserve">Nisan </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="_-* #,##0.00\ _T_L_-;\-* #,##0.00\ _T_L_-;_-* &quot;-&quot;??\ _T_L_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="#,##0.000"/>
     <numFmt numFmtId="166" formatCode="dd/mm/yyyy;@"/>
   </numFmts>
-  <fonts count="5" x14ac:knownFonts="1">
+  <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="162"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="162"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
+      <i/>
       <sz val="10"/>
+      <color theme="1"/>
+      <name val="Calibri"/>
+      <family val="2"/>
+      <charset val="162"/>
+      <scheme val="minor"/>
+    </font>
+    <font>
+      <i/>
+      <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <charset val="162"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="4" tint="-0.499984740745262"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="11">
+  <borders count="12">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
@@ -313,56 +323,67 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color indexed="64"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="59">
+  <cellXfs count="63">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -435,100 +456,112 @@
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="7" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-[...7 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Virgül" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Teması">
@@ -779,3695 +812,3731 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A2:G199"/>
+  <dimension ref="A2:G201"/>
   <sheetViews>
     <sheetView tabSelected="1" topLeftCell="A4" zoomScale="110" zoomScaleNormal="110" workbookViewId="0">
       <pane xSplit="2" ySplit="4" topLeftCell="C182" activePane="bottomRight" state="frozen"/>
       <selection activeCell="A4" sqref="A4"/>
       <selection pane="topRight" activeCell="C4" sqref="C4"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8"/>
-      <selection pane="bottomRight" activeCell="C196" sqref="C196"/>
+      <selection pane="bottomRight" activeCell="C5" sqref="C5"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.19921875" defaultRowHeight="14.3" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="8.796875" style="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="11" max="16384" width="9.19921875" style="1"/>
+    <col min="1" max="1" width="8.77734375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="10.21875" style="1" customWidth="1"/>
+    <col min="3" max="3" width="25.77734375" style="32" customWidth="1"/>
+    <col min="4" max="4" width="27.5546875" style="31" customWidth="1"/>
+    <col min="5" max="6" width="25.77734375" style="32" customWidth="1"/>
+    <col min="7" max="10" width="10.21875" style="1" bestFit="1" customWidth="1"/>
+    <col min="11" max="16384" width="9.21875" style="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A2" s="56" t="s">
+      <c r="A2" s="61" t="s">
         <v>19</v>
       </c>
-      <c r="B2" s="56"/>
-[...3 lines deleted...]
-      <c r="F2" s="56"/>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
+      <c r="F2" s="61"/>
     </row>
     <row r="3" spans="1:6" x14ac:dyDescent="0.3">
       <c r="C3" s="28"/>
       <c r="D3" s="28"/>
       <c r="E3" s="28"/>
       <c r="F3" s="28"/>
     </row>
     <row r="4" spans="1:6" x14ac:dyDescent="0.3">
       <c r="C4" s="28"/>
       <c r="D4" s="29" t="s">
         <v>23</v>
       </c>
       <c r="E4" s="28"/>
       <c r="F4" s="28"/>
     </row>
     <row r="5" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A5" s="56" t="s">
+      <c r="A5" s="61" t="s">
         <v>0</v>
       </c>
-      <c r="B5" s="56"/>
+      <c r="B5" s="61"/>
       <c r="C5" s="30">
-        <v>46248</v>
+        <v>46308</v>
       </c>
     </row>
     <row r="6" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A6" s="16"/>
       <c r="B6" s="16"/>
       <c r="C6" s="35"/>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A7" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B7" s="5" t="s">
         <v>6</v>
       </c>
       <c r="C7" s="34" t="s">
         <v>2</v>
       </c>
       <c r="D7" s="34" t="s">
         <v>3</v>
       </c>
       <c r="E7" s="34" t="s">
         <v>4</v>
       </c>
       <c r="F7" s="34" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="8" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A8" s="46">
+      <c r="A8" s="51">
         <v>2011</v>
       </c>
       <c r="B8" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C8" s="24">
         <v>55947.35</v>
       </c>
       <c r="D8" s="24">
         <v>219208.80199999997</v>
       </c>
       <c r="E8" s="24">
         <v>278231.92800000001</v>
       </c>
       <c r="F8" s="24">
         <v>6381</v>
       </c>
     </row>
     <row r="9" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A9" s="46"/>
+      <c r="A9" s="51"/>
       <c r="B9" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C9" s="24">
         <v>47110.254999999997</v>
       </c>
       <c r="D9" s="24">
         <v>219238.68200000003</v>
       </c>
       <c r="E9" s="24">
         <v>263718.32999999996</v>
       </c>
       <c r="F9" s="24">
         <v>7888</v>
       </c>
     </row>
     <row r="10" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A10" s="46"/>
+      <c r="A10" s="51"/>
       <c r="B10" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="24">
         <v>64166.16</v>
       </c>
       <c r="D10" s="24">
         <v>233897.05300000001</v>
       </c>
       <c r="E10" s="24">
         <v>298350.25799999997</v>
       </c>
       <c r="F10" s="24">
         <v>15696</v>
       </c>
     </row>
     <row r="11" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A11" s="46"/>
+      <c r="A11" s="51"/>
       <c r="B11" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C11" s="24">
         <v>64332.904000000002</v>
       </c>
       <c r="D11" s="24">
         <v>247130.89100000003</v>
       </c>
       <c r="E11" s="24">
         <v>296566.93400000007</v>
       </c>
       <c r="F11" s="24">
         <v>6525</v>
       </c>
     </row>
     <row r="12" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A12" s="46"/>
+      <c r="A12" s="51"/>
       <c r="B12" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C12" s="24">
         <v>72043</v>
       </c>
       <c r="D12" s="24">
         <v>234468.81600000002</v>
       </c>
       <c r="E12" s="24">
         <v>317438.08899999992</v>
       </c>
       <c r="F12" s="24">
         <v>10541</v>
       </c>
     </row>
     <row r="13" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A13" s="46"/>
+      <c r="A13" s="51"/>
       <c r="B13" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C13" s="24">
         <v>64868.286</v>
       </c>
       <c r="D13" s="24">
         <v>223704.12900000002</v>
       </c>
       <c r="E13" s="24">
         <v>297193.77699999989</v>
       </c>
       <c r="F13" s="24">
         <v>4385</v>
       </c>
     </row>
     <row r="14" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A14" s="46"/>
+      <c r="A14" s="51"/>
       <c r="B14" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C14" s="24">
         <v>66171.19</v>
       </c>
       <c r="D14" s="24">
         <v>297726.96800000011</v>
       </c>
       <c r="E14" s="24">
         <v>360090.29800000007</v>
       </c>
       <c r="F14" s="24">
         <v>5349</v>
       </c>
     </row>
     <row r="15" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A15" s="46"/>
+      <c r="A15" s="51"/>
       <c r="B15" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C15" s="24">
         <v>63098.917999999998</v>
       </c>
       <c r="D15" s="24">
         <v>293678.77100000001</v>
       </c>
       <c r="E15" s="24">
         <v>335196.99500000011</v>
       </c>
       <c r="F15" s="24">
         <v>4149</v>
       </c>
     </row>
     <row r="16" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A16" s="46"/>
+      <c r="A16" s="51"/>
       <c r="B16" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C16" s="24">
         <v>66304.862999999998</v>
       </c>
       <c r="D16" s="24">
         <v>258569.96299999999</v>
       </c>
       <c r="E16" s="24">
         <v>309373.95799999993</v>
       </c>
       <c r="F16" s="24">
         <v>3696</v>
       </c>
     </row>
     <row r="17" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A17" s="46"/>
+      <c r="A17" s="51"/>
       <c r="B17" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C17" s="24">
         <v>61004.813000000002</v>
       </c>
       <c r="D17" s="24">
         <v>291304.90200000006</v>
       </c>
       <c r="E17" s="24">
         <v>317609.38899999997</v>
       </c>
       <c r="F17" s="24">
         <v>11744</v>
       </c>
     </row>
     <row r="18" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A18" s="46"/>
+      <c r="A18" s="51"/>
       <c r="B18" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C18" s="24">
         <v>61361.307999999997</v>
       </c>
       <c r="D18" s="24">
         <v>283157.78899999999</v>
       </c>
       <c r="E18" s="24">
         <v>330252.83400000009</v>
       </c>
       <c r="F18" s="24">
         <v>11127</v>
       </c>
       <c r="G18" s="11"/>
     </row>
     <row r="19" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A19" s="46"/>
+      <c r="A19" s="51"/>
       <c r="B19" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C19" s="24">
         <v>53011.883000000002</v>
       </c>
       <c r="D19" s="24">
         <v>245860.88000000003</v>
       </c>
       <c r="E19" s="24">
         <v>280267.54099999997</v>
       </c>
       <c r="F19" s="24">
         <v>17677</v>
       </c>
       <c r="G19" s="11"/>
     </row>
     <row r="20" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A20" s="46">
+      <c r="A20" s="51">
         <v>2012</v>
       </c>
       <c r="B20" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C20" s="24">
         <v>46024.288</v>
       </c>
       <c r="D20" s="24">
         <v>253681.29600000015</v>
       </c>
       <c r="E20" s="24">
         <v>279331.962</v>
       </c>
       <c r="F20" s="24">
         <v>28126.420000000002</v>
       </c>
       <c r="G20" s="11"/>
     </row>
     <row r="21" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A21" s="46"/>
+      <c r="A21" s="51"/>
       <c r="B21" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C21" s="24">
         <v>48669.946000000004</v>
       </c>
       <c r="D21" s="24">
         <v>214653.79499999995</v>
       </c>
       <c r="E21" s="24">
         <v>259019.51100000003</v>
       </c>
       <c r="F21" s="24">
         <v>12695.721</v>
       </c>
       <c r="G21" s="11"/>
     </row>
     <row r="22" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A22" s="46"/>
+      <c r="A22" s="51"/>
       <c r="B22" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C22" s="24">
         <v>66893.703999999998</v>
       </c>
       <c r="D22" s="24">
         <v>236577.33400000003</v>
       </c>
       <c r="E22" s="24">
         <v>286371.15499999997</v>
       </c>
       <c r="F22" s="24">
         <v>11794.210999999999</v>
       </c>
       <c r="G22" s="11"/>
     </row>
     <row r="23" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A23" s="46"/>
+      <c r="A23" s="51"/>
       <c r="B23" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C23" s="24">
         <v>62827.913</v>
       </c>
       <c r="D23" s="24">
         <v>247156.65500000006</v>
       </c>
       <c r="E23" s="24">
         <v>293250.62199999997</v>
       </c>
       <c r="F23" s="24">
         <v>7395.4659999999994</v>
       </c>
       <c r="G23" s="11"/>
     </row>
     <row r="24" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A24" s="46"/>
+      <c r="A24" s="51"/>
       <c r="B24" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C24" s="24">
         <v>66163.218999999997</v>
       </c>
       <c r="D24" s="24">
         <v>220549.71300000008</v>
       </c>
       <c r="E24" s="24">
         <v>316764.03200000006</v>
       </c>
       <c r="F24" s="24">
         <v>3940.2489999999998</v>
       </c>
       <c r="G24" s="11"/>
     </row>
     <row r="25" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A25" s="46"/>
+      <c r="A25" s="51"/>
       <c r="B25" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C25" s="24">
         <v>66502.035999999993</v>
       </c>
       <c r="D25" s="24">
         <v>268950.32199999999</v>
       </c>
       <c r="E25" s="24">
         <v>338306.00399999996</v>
       </c>
       <c r="F25" s="24">
         <v>4395.199999999998</v>
       </c>
       <c r="G25" s="11"/>
     </row>
     <row r="26" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A26" s="46"/>
+      <c r="A26" s="51"/>
       <c r="B26" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C26" s="24">
         <v>71153.316000000006</v>
       </c>
       <c r="D26" s="24">
         <v>257888.91399999993</v>
       </c>
       <c r="E26" s="24">
         <v>356452.16700000007</v>
       </c>
       <c r="F26" s="24">
         <v>4828.7170000000006</v>
       </c>
       <c r="G26" s="11"/>
     </row>
     <row r="27" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A27" s="46"/>
+      <c r="A27" s="51"/>
       <c r="B27" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C27" s="24">
         <v>74150.510999999999</v>
       </c>
       <c r="D27" s="24">
         <v>279553.75599999999</v>
       </c>
       <c r="E27" s="24">
         <v>363627.473</v>
       </c>
       <c r="F27" s="24">
         <v>34.314999999999998</v>
       </c>
       <c r="G27" s="11"/>
     </row>
     <row r="28" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A28" s="46"/>
+      <c r="A28" s="51"/>
       <c r="B28" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C28" s="24">
         <v>75557.467999999993</v>
       </c>
       <c r="D28" s="24">
         <v>291995.72099999984</v>
       </c>
       <c r="E28" s="24">
         <v>333152.28899999993</v>
       </c>
       <c r="F28" s="24">
         <v>3273.1860000000001</v>
       </c>
       <c r="G28" s="11"/>
     </row>
     <row r="29" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A29" s="46"/>
+      <c r="A29" s="51"/>
       <c r="B29" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C29" s="24">
         <v>71697.811000000002</v>
       </c>
       <c r="D29" s="24">
         <v>261095.93199999994</v>
       </c>
       <c r="E29" s="24">
         <v>338386.56899999996</v>
       </c>
       <c r="F29" s="24">
         <v>3027.2420000000002</v>
       </c>
       <c r="G29" s="11"/>
     </row>
     <row r="30" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A30" s="46"/>
+      <c r="A30" s="51"/>
       <c r="B30" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C30" s="24">
         <v>61485.517999999996</v>
       </c>
       <c r="D30" s="24">
         <v>250147.55699999997</v>
       </c>
       <c r="E30" s="24">
         <v>295485.679</v>
       </c>
       <c r="F30" s="24">
         <v>4937.0439999999999</v>
       </c>
     </row>
     <row r="31" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A31" s="46"/>
+      <c r="A31" s="51"/>
       <c r="B31" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C31" s="24">
         <v>61687.43</v>
       </c>
       <c r="D31" s="24">
         <v>216827.39500000002</v>
       </c>
       <c r="E31" s="24">
         <v>295709.76500000007</v>
       </c>
       <c r="F31" s="24">
         <v>3318.3</v>
       </c>
     </row>
     <row r="32" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A32" s="46">
+      <c r="A32" s="51">
         <v>2013</v>
       </c>
       <c r="B32" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C32" s="24">
         <v>59207</v>
       </c>
       <c r="D32" s="24">
         <v>215631.304</v>
       </c>
       <c r="E32" s="24">
         <v>275035.55499999993</v>
       </c>
       <c r="F32" s="24">
         <v>6329</v>
       </c>
       <c r="G32" s="11"/>
     </row>
     <row r="33" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A33" s="46"/>
+      <c r="A33" s="51"/>
       <c r="B33" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C33" s="24">
         <v>53713</v>
       </c>
       <c r="D33" s="24">
         <v>226299.92600000001</v>
       </c>
       <c r="E33" s="24">
         <v>260804.58600000001</v>
       </c>
       <c r="F33" s="24">
         <v>6231</v>
       </c>
       <c r="G33" s="11"/>
     </row>
     <row r="34" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A34" s="46"/>
+      <c r="A34" s="51"/>
       <c r="B34" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C34" s="24">
         <v>46892</v>
       </c>
       <c r="D34" s="24">
         <v>234720.038</v>
       </c>
       <c r="E34" s="24">
         <v>286132.27999999991</v>
       </c>
       <c r="F34" s="24">
         <v>6680</v>
       </c>
       <c r="G34" s="11"/>
     </row>
     <row r="35" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A35" s="46"/>
+      <c r="A35" s="51"/>
       <c r="B35" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C35" s="24">
         <v>53741</v>
       </c>
       <c r="D35" s="24">
         <v>220296.98699999996</v>
       </c>
       <c r="E35" s="24">
         <v>293473.44999999978</v>
       </c>
       <c r="F35" s="24">
         <v>2079</v>
       </c>
       <c r="G35" s="11"/>
     </row>
     <row r="36" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A36" s="46"/>
+      <c r="A36" s="51"/>
       <c r="B36" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C36" s="24">
         <v>69817</v>
       </c>
       <c r="D36" s="24">
         <v>266966.59000000003</v>
       </c>
       <c r="E36" s="24">
         <v>320042.60799999983</v>
       </c>
       <c r="F36" s="24">
         <v>1674</v>
       </c>
       <c r="G36" s="11"/>
     </row>
     <row r="37" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A37" s="46"/>
+      <c r="A37" s="51"/>
       <c r="B37" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C37" s="24">
         <v>69300</v>
       </c>
       <c r="D37" s="24">
         <v>241807.88199999998</v>
       </c>
       <c r="E37" s="24">
         <v>334365.685</v>
       </c>
       <c r="F37" s="24">
         <v>427</v>
       </c>
       <c r="G37" s="11"/>
     </row>
     <row r="38" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A38" s="46"/>
+      <c r="A38" s="51"/>
       <c r="B38" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="24">
         <v>70363</v>
       </c>
       <c r="D38" s="24">
         <v>276761.11100000003</v>
       </c>
       <c r="E38" s="24">
         <v>329623.26500000013</v>
       </c>
       <c r="F38" s="24">
         <v>32</v>
       </c>
       <c r="G38" s="11"/>
     </row>
     <row r="39" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A39" s="46"/>
+      <c r="A39" s="51"/>
       <c r="B39" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="24">
         <v>59303</v>
       </c>
       <c r="D39" s="24">
         <v>314137.74900000001</v>
       </c>
       <c r="E39" s="24">
         <v>377778.21700000006</v>
       </c>
       <c r="F39" s="24">
         <v>1666</v>
       </c>
       <c r="G39" s="11"/>
     </row>
     <row r="40" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A40" s="46"/>
+      <c r="A40" s="51"/>
       <c r="B40" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C40" s="24">
         <v>62402</v>
       </c>
       <c r="D40" s="24">
         <v>254224.56299999997</v>
       </c>
       <c r="E40" s="24">
         <v>327235.37599999999</v>
       </c>
       <c r="F40" s="24">
         <v>1669</v>
       </c>
       <c r="G40" s="11"/>
     </row>
     <row r="41" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A41" s="46"/>
+      <c r="A41" s="51"/>
       <c r="B41" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="24">
         <v>63663</v>
       </c>
       <c r="D41" s="24">
         <v>296757.4169999999</v>
       </c>
       <c r="E41" s="24">
         <v>348343.82900000009</v>
       </c>
       <c r="F41" s="24">
         <v>10793</v>
       </c>
       <c r="G41" s="11"/>
     </row>
     <row r="42" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A42" s="46"/>
+      <c r="A42" s="51"/>
       <c r="B42" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C42" s="24">
         <v>65974</v>
       </c>
       <c r="D42" s="24">
         <v>268503.95899999997</v>
       </c>
       <c r="E42" s="24">
         <v>298810.66299999994</v>
       </c>
       <c r="F42" s="24">
         <v>20277</v>
       </c>
     </row>
     <row r="43" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A43" s="46"/>
+      <c r="A43" s="51"/>
       <c r="B43" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C43" s="24">
         <v>58978</v>
       </c>
       <c r="D43" s="24">
         <v>272083.00900000002</v>
       </c>
       <c r="E43" s="24">
         <v>283776.72399999981</v>
       </c>
       <c r="F43" s="24">
         <v>22140</v>
       </c>
     </row>
     <row r="44" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A44" s="46">
+      <c r="A44" s="51">
         <v>2014</v>
       </c>
       <c r="B44" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C44" s="24">
         <v>44237</v>
       </c>
       <c r="D44" s="24">
         <v>216019.81899999999</v>
       </c>
       <c r="E44" s="24">
         <v>271924.24800000008</v>
       </c>
       <c r="F44" s="24">
         <v>20098</v>
       </c>
       <c r="G44" s="11"/>
     </row>
     <row r="45" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A45" s="46"/>
+      <c r="A45" s="51"/>
       <c r="B45" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C45" s="24">
         <v>55463</v>
       </c>
       <c r="D45" s="24">
         <v>195681.60400000002</v>
       </c>
       <c r="E45" s="24">
         <v>261184.47700000007</v>
       </c>
       <c r="F45" s="24">
         <v>14047</v>
       </c>
       <c r="G45" s="11"/>
     </row>
     <row r="46" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A46" s="46"/>
+      <c r="A46" s="51"/>
       <c r="B46" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C46" s="24">
         <v>61636</v>
       </c>
       <c r="D46" s="24">
         <v>261509.59299999994</v>
       </c>
       <c r="E46" s="24">
         <v>293468.77699999994</v>
       </c>
       <c r="F46" s="24">
         <v>7365</v>
       </c>
       <c r="G46" s="11"/>
     </row>
     <row r="47" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A47" s="46"/>
+      <c r="A47" s="51"/>
       <c r="B47" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C47" s="24">
         <v>52775</v>
       </c>
       <c r="D47" s="24">
         <v>261761.35399999996</v>
       </c>
       <c r="E47" s="24">
         <v>308593.38400000014</v>
       </c>
       <c r="F47" s="24">
         <v>1672</v>
       </c>
       <c r="G47" s="11"/>
     </row>
     <row r="48" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A48" s="46"/>
+      <c r="A48" s="51"/>
       <c r="B48" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C48" s="24">
         <v>48984</v>
       </c>
       <c r="D48" s="24">
         <v>263511.90199999994</v>
       </c>
       <c r="E48" s="24">
         <v>320908.93799999985</v>
       </c>
       <c r="F48" s="24">
         <v>1704</v>
       </c>
       <c r="G48" s="11"/>
     </row>
     <row r="49" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A49" s="46"/>
+      <c r="A49" s="51"/>
       <c r="B49" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C49" s="24">
         <v>54590</v>
       </c>
       <c r="D49" s="24">
         <v>264373.41599999991</v>
       </c>
       <c r="E49" s="24">
         <v>329050.84299999999</v>
       </c>
       <c r="F49" s="24">
         <v>1823</v>
       </c>
       <c r="G49" s="11"/>
     </row>
     <row r="50" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A50" s="46"/>
+      <c r="A50" s="51"/>
       <c r="B50" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C50" s="24">
         <v>62756</v>
       </c>
       <c r="D50" s="24">
         <v>269767.50399999996</v>
       </c>
       <c r="E50" s="24">
         <v>342310.78299999994</v>
       </c>
       <c r="F50" s="24">
         <v>1635</v>
       </c>
       <c r="G50" s="11"/>
     </row>
     <row r="51" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A51" s="46"/>
+      <c r="A51" s="51"/>
       <c r="B51" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C51" s="24">
         <v>66346</v>
       </c>
       <c r="D51" s="24">
         <v>287222.02400000003</v>
       </c>
       <c r="E51" s="24">
         <v>365079.20299999992</v>
       </c>
       <c r="F51" s="24">
         <v>1654</v>
       </c>
       <c r="G51" s="11"/>
     </row>
     <row r="52" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A52" s="46"/>
+      <c r="A52" s="51"/>
       <c r="B52" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C52" s="24">
         <v>67714</v>
       </c>
       <c r="D52" s="24">
         <v>307628.45400000003</v>
       </c>
       <c r="E52" s="24">
         <v>338286.54099999991</v>
       </c>
       <c r="F52" s="24">
         <v>1659</v>
       </c>
       <c r="G52" s="11"/>
     </row>
     <row r="53" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A53" s="46"/>
+      <c r="A53" s="51"/>
       <c r="B53" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C53" s="24">
         <v>68880</v>
       </c>
       <c r="D53" s="24">
         <v>267244.39399999991</v>
       </c>
       <c r="E53" s="24">
         <v>345547.92499999964</v>
       </c>
       <c r="F53" s="24">
         <v>7059</v>
       </c>
       <c r="G53" s="11"/>
     </row>
     <row r="54" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A54" s="46"/>
+      <c r="A54" s="51"/>
       <c r="B54" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C54" s="24">
         <v>61022</v>
       </c>
       <c r="D54" s="24">
         <v>294657.88899999991</v>
       </c>
       <c r="E54" s="24">
         <v>302966.82299999974</v>
       </c>
       <c r="F54" s="24">
         <v>20242.22</v>
       </c>
     </row>
     <row r="55" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A55" s="46"/>
+      <c r="A55" s="51"/>
       <c r="B55" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C55" s="24">
         <v>53983</v>
       </c>
       <c r="D55" s="24">
         <v>243083.41500000004</v>
       </c>
       <c r="E55" s="24">
         <v>305945.16599999962</v>
       </c>
       <c r="F55" s="24">
         <v>32422.400000000001</v>
       </c>
     </row>
     <row r="56" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A56" s="46">
+      <c r="A56" s="51">
         <v>2015</v>
       </c>
       <c r="B56" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C56" s="24">
         <v>53322</v>
       </c>
       <c r="D56" s="24">
         <v>275124.88400000002</v>
       </c>
       <c r="E56" s="24">
         <v>293280.57499999978</v>
       </c>
       <c r="F56" s="24">
         <v>34929.22</v>
       </c>
       <c r="G56" s="11"/>
     </row>
     <row r="57" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A57" s="46"/>
+      <c r="A57" s="51"/>
       <c r="B57" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C57" s="24">
         <v>52339</v>
       </c>
       <c r="D57" s="24">
         <v>259020.019</v>
       </c>
       <c r="E57" s="24">
         <v>276247.31599999993</v>
       </c>
       <c r="F57" s="24">
         <v>28038</v>
       </c>
       <c r="G57" s="11"/>
     </row>
     <row r="58" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A58" s="46"/>
+      <c r="A58" s="51"/>
       <c r="B58" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C58" s="24">
         <v>73294</v>
       </c>
       <c r="D58" s="24">
         <v>321847.73599999998</v>
       </c>
       <c r="E58" s="24">
         <v>304664.00800000015</v>
       </c>
       <c r="F58" s="24">
         <v>28965.119999999999</v>
       </c>
       <c r="G58" s="11"/>
     </row>
     <row r="59" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A59" s="46"/>
+      <c r="A59" s="51"/>
       <c r="B59" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C59" s="24">
         <v>64036</v>
       </c>
       <c r="D59" s="24">
         <v>252145.37899999999</v>
       </c>
       <c r="E59" s="24">
         <v>318328.90599999967</v>
       </c>
       <c r="F59" s="24">
         <v>14277</v>
       </c>
       <c r="G59" s="11"/>
     </row>
     <row r="60" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A60" s="46"/>
+      <c r="A60" s="51"/>
       <c r="B60" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C60" s="24">
         <v>70842</v>
       </c>
       <c r="D60" s="24">
         <v>277198.49099999998</v>
       </c>
       <c r="E60" s="24">
         <v>347760.5083999997</v>
       </c>
       <c r="F60" s="24">
         <v>19656</v>
       </c>
       <c r="G60" s="11"/>
     </row>
     <row r="61" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A61" s="46"/>
+      <c r="A61" s="51"/>
       <c r="B61" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C61" s="24">
         <v>80639</v>
       </c>
       <c r="D61" s="24">
         <v>307898.49300000002</v>
       </c>
       <c r="E61" s="24">
         <v>355067.03699999995</v>
       </c>
       <c r="F61" s="24">
         <v>22011</v>
       </c>
       <c r="G61" s="11"/>
     </row>
     <row r="62" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A62" s="46"/>
+      <c r="A62" s="51"/>
       <c r="B62" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C62" s="24">
         <v>80944</v>
       </c>
       <c r="D62" s="24">
         <v>342559.77600000001</v>
       </c>
       <c r="E62" s="24">
         <v>400018.88300000009</v>
       </c>
       <c r="F62" s="24">
         <v>20220</v>
       </c>
       <c r="G62" s="11"/>
     </row>
     <row r="63" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A63" s="46"/>
+      <c r="A63" s="51"/>
       <c r="B63" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C63" s="24">
         <v>83603</v>
       </c>
       <c r="D63" s="24">
         <v>295423.81</v>
       </c>
       <c r="E63" s="24">
         <v>388544.54100000014</v>
       </c>
       <c r="F63" s="24">
         <v>5600</v>
       </c>
       <c r="G63" s="11"/>
     </row>
     <row r="64" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A64" s="46"/>
+      <c r="A64" s="51"/>
       <c r="B64" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C64" s="24">
         <v>87469</v>
       </c>
       <c r="D64" s="24">
         <v>338528.79700000002</v>
       </c>
       <c r="E64" s="24">
         <v>381833.69679000025</v>
       </c>
       <c r="F64" s="24">
         <v>16478</v>
       </c>
       <c r="G64" s="11"/>
     </row>
     <row r="65" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A65" s="46"/>
+      <c r="A65" s="51"/>
       <c r="B65" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C65" s="24">
         <v>85268</v>
       </c>
       <c r="D65" s="24">
         <v>300616.75400000002</v>
       </c>
       <c r="E65" s="24">
         <v>342427.4540000002</v>
       </c>
       <c r="F65" s="24">
         <v>10568</v>
       </c>
       <c r="G65" s="11"/>
     </row>
     <row r="66" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A66" s="46"/>
+      <c r="A66" s="51"/>
       <c r="B66" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C66" s="24">
         <v>79804</v>
       </c>
       <c r="D66" s="24">
         <v>269964.18400000001</v>
       </c>
       <c r="E66" s="24">
         <v>326755.53900000016</v>
       </c>
       <c r="F66" s="24">
         <v>27689</v>
       </c>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A67" s="46"/>
+      <c r="A67" s="51"/>
       <c r="B67" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C67" s="24">
         <v>87717</v>
       </c>
       <c r="D67" s="24">
         <v>272414.81300000002</v>
       </c>
       <c r="E67" s="24">
         <v>325944.53300000005</v>
       </c>
       <c r="F67" s="24">
         <v>29211</v>
       </c>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A68" s="46">
+      <c r="A68" s="51">
         <v>2016</v>
       </c>
       <c r="B68" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C68" s="24">
         <v>83122</v>
       </c>
       <c r="D68" s="24">
         <v>257222.758</v>
       </c>
       <c r="E68" s="24">
         <v>294929.76900000003</v>
       </c>
       <c r="F68" s="24">
         <v>31592.476999999999</v>
       </c>
       <c r="G68" s="11"/>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A69" s="46"/>
+      <c r="A69" s="51"/>
       <c r="B69" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C69" s="24">
         <v>65515</v>
       </c>
       <c r="D69" s="24">
         <v>256259.10500000001</v>
       </c>
       <c r="E69" s="24">
         <v>294819.93199999991</v>
       </c>
       <c r="F69" s="24">
         <v>28611.723000000002</v>
       </c>
       <c r="G69" s="11"/>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A70" s="46"/>
+      <c r="A70" s="51"/>
       <c r="B70" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C70" s="24">
         <v>76446</v>
       </c>
       <c r="D70" s="24">
         <v>256990.08499999999</v>
       </c>
       <c r="E70" s="24">
         <v>321773.63890999963</v>
       </c>
       <c r="F70" s="24">
         <v>25489.530999999999</v>
       </c>
       <c r="G70" s="11"/>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A71" s="46"/>
+      <c r="A71" s="51"/>
       <c r="B71" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C71" s="24">
         <v>83207</v>
       </c>
       <c r="D71" s="24">
         <v>282568.40299999999</v>
       </c>
       <c r="E71" s="24">
         <v>327827.28800000058</v>
       </c>
       <c r="F71" s="24">
         <v>21837.251</v>
       </c>
       <c r="G71" s="11"/>
     </row>
     <row r="72" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A72" s="46"/>
+      <c r="A72" s="51"/>
       <c r="B72" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C72" s="24">
         <v>84918</v>
       </c>
       <c r="D72" s="24">
         <v>278828.44</v>
       </c>
       <c r="E72" s="24">
         <v>351285.44100000028</v>
       </c>
       <c r="F72" s="24">
         <v>8023.1840000000002</v>
       </c>
       <c r="G72" s="11"/>
     </row>
     <row r="73" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A73" s="46"/>
+      <c r="A73" s="51"/>
       <c r="B73" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C73" s="24">
         <v>84915</v>
       </c>
       <c r="D73" s="24">
         <v>294749.342</v>
       </c>
       <c r="E73" s="24">
         <v>343795.21400000027</v>
       </c>
       <c r="F73" s="24">
         <v>15203.624</v>
       </c>
       <c r="G73" s="11"/>
     </row>
     <row r="74" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A74" s="46"/>
+      <c r="A74" s="51"/>
       <c r="B74" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C74" s="24">
         <v>90804</v>
       </c>
       <c r="D74" s="24">
         <v>318754.47499999998</v>
       </c>
       <c r="E74" s="24">
         <v>397403.36900000041</v>
       </c>
       <c r="F74" s="24">
         <v>4981.87</v>
       </c>
       <c r="G74" s="11"/>
     </row>
     <row r="75" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A75" s="46"/>
+      <c r="A75" s="51"/>
       <c r="B75" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C75" s="24">
         <v>79262</v>
       </c>
       <c r="D75" s="24">
         <v>304553.61200000002</v>
       </c>
       <c r="E75" s="24">
         <v>385209.69799999986</v>
       </c>
       <c r="F75" s="24">
         <v>10452.623</v>
       </c>
       <c r="G75" s="11"/>
     </row>
     <row r="76" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A76" s="46"/>
+      <c r="A76" s="51"/>
       <c r="B76" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C76" s="24">
         <v>84170</v>
       </c>
       <c r="D76" s="24">
         <v>293236.28000000003</v>
       </c>
       <c r="E76" s="24">
         <v>389053.33300000028</v>
       </c>
       <c r="F76" s="24">
         <v>8381.3230000000003</v>
       </c>
       <c r="G76" s="11"/>
     </row>
     <row r="77" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A77" s="46"/>
+      <c r="A77" s="51"/>
       <c r="B77" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C77" s="24">
         <v>76318</v>
       </c>
       <c r="D77" s="24">
         <v>326468.22200000001</v>
       </c>
       <c r="E77" s="24">
         <v>353106.64899999974</v>
       </c>
       <c r="F77" s="24">
         <v>6026.9309999999996</v>
       </c>
       <c r="G77" s="11"/>
     </row>
     <row r="78" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A78" s="46"/>
+      <c r="A78" s="51"/>
       <c r="B78" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C78" s="24">
         <v>77202</v>
       </c>
       <c r="D78" s="24">
         <v>308725.85700000002</v>
       </c>
       <c r="E78" s="24">
         <v>329296.19899999996</v>
       </c>
       <c r="F78" s="24">
         <v>23466.951000000001</v>
       </c>
     </row>
     <row r="79" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A79" s="46"/>
+      <c r="A79" s="51"/>
       <c r="B79" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C79" s="24">
         <v>86359</v>
       </c>
       <c r="D79" s="24">
         <v>238926.31899999999</v>
       </c>
       <c r="E79" s="24">
         <v>312620.89349999995</v>
       </c>
       <c r="F79" s="24">
         <v>28858.332999999999</v>
       </c>
     </row>
     <row r="80" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A80" s="46">
+      <c r="A80" s="51">
         <v>2017</v>
       </c>
       <c r="B80" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C80" s="24">
         <v>88662.406000000003</v>
       </c>
       <c r="D80" s="24">
         <v>256513.09400000001</v>
       </c>
       <c r="E80" s="24">
         <v>291475.12800000003</v>
       </c>
       <c r="F80" s="24">
         <v>32824.504000000001</v>
       </c>
       <c r="G80" s="11"/>
     </row>
     <row r="81" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A81" s="46"/>
+      <c r="A81" s="51"/>
       <c r="B81" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C81" s="24">
         <v>77054.516000000003</v>
       </c>
       <c r="D81" s="24">
         <v>232212.83499999999</v>
       </c>
       <c r="E81" s="24">
         <v>269325.06900000002</v>
       </c>
       <c r="F81" s="24">
         <v>36139.457000000002</v>
       </c>
       <c r="G81" s="11"/>
     </row>
     <row r="82" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A82" s="46"/>
+      <c r="A82" s="51"/>
       <c r="B82" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C82" s="24">
         <v>102941.798</v>
       </c>
       <c r="D82" s="24">
         <v>241750.179</v>
       </c>
       <c r="E82" s="24">
         <v>316499.09399999998</v>
       </c>
       <c r="F82" s="24">
         <v>41716.088000000003</v>
       </c>
       <c r="G82" s="11"/>
     </row>
     <row r="83" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A83" s="46"/>
+      <c r="A83" s="51"/>
       <c r="B83" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C83" s="24">
         <v>97163.481</v>
       </c>
       <c r="D83" s="24">
         <v>257300.149</v>
       </c>
       <c r="E83" s="24">
         <v>330078.20799999998</v>
       </c>
       <c r="F83" s="24">
         <v>21297.113000000001</v>
       </c>
       <c r="G83" s="11"/>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A84" s="46"/>
+      <c r="A84" s="51"/>
       <c r="B84" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C84" s="24">
         <v>101485.969</v>
       </c>
       <c r="D84" s="24">
         <v>276979.11</v>
       </c>
       <c r="E84" s="24">
         <v>353564.65</v>
       </c>
       <c r="F84" s="24">
         <v>7049.1660000000002</v>
       </c>
       <c r="G84" s="11"/>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A85" s="46"/>
+      <c r="A85" s="51"/>
       <c r="B85" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C85" s="24">
         <v>92976.231</v>
       </c>
       <c r="D85" s="24">
         <v>293902.50799999997</v>
       </c>
       <c r="E85" s="24">
         <v>353583.65399999998</v>
       </c>
       <c r="F85" s="24">
         <v>11340.492</v>
       </c>
       <c r="G85" s="11"/>
     </row>
     <row r="86" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A86" s="46"/>
+      <c r="A86" s="51"/>
       <c r="B86" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C86" s="24">
         <v>79139.229000000007</v>
       </c>
       <c r="D86" s="24">
         <v>302607.47399999999</v>
       </c>
       <c r="E86" s="24">
         <v>388862.929</v>
       </c>
       <c r="F86" s="24">
         <v>14781.073</v>
       </c>
       <c r="G86" s="11"/>
     </row>
     <row r="87" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A87" s="46"/>
+      <c r="A87" s="51"/>
       <c r="B87" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C87" s="24">
         <v>84839.713000000003</v>
       </c>
       <c r="D87" s="24">
         <v>328380.609</v>
       </c>
       <c r="E87" s="24">
         <v>403457.72399999999</v>
       </c>
       <c r="F87" s="24">
         <v>12381.531999999999</v>
       </c>
       <c r="G87" s="11"/>
     </row>
     <row r="88" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A88" s="46"/>
+      <c r="A88" s="51"/>
       <c r="B88" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C88" s="24">
         <v>86884.245999999999</v>
       </c>
       <c r="D88" s="24">
         <v>346156.91499999998</v>
       </c>
       <c r="E88" s="24">
         <v>378644.25599999999</v>
       </c>
       <c r="F88" s="24">
         <v>14820.334000000001</v>
       </c>
       <c r="G88" s="11"/>
     </row>
     <row r="89" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A89" s="46"/>
+      <c r="A89" s="51"/>
       <c r="B89" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C89" s="24">
         <v>76432.895000000004</v>
       </c>
       <c r="D89" s="24">
         <v>253452.96</v>
       </c>
       <c r="E89" s="24">
         <v>347284.90557999996</v>
       </c>
       <c r="F89" s="24">
         <v>19763.981</v>
       </c>
       <c r="G89" s="11"/>
     </row>
     <row r="90" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A90" s="46"/>
+      <c r="A90" s="51"/>
       <c r="B90" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C90" s="24">
         <v>59731.173000000003</v>
       </c>
       <c r="D90" s="24">
         <v>315317.96500000003</v>
       </c>
       <c r="E90" s="24">
         <v>325435.924</v>
       </c>
       <c r="F90" s="24">
         <v>29410.941999999999</v>
       </c>
     </row>
     <row r="91" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A91" s="46"/>
+      <c r="A91" s="51"/>
       <c r="B91" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C91" s="24">
         <v>67993.436000000002</v>
       </c>
       <c r="D91" s="24">
         <v>281160.30699999997</v>
       </c>
       <c r="E91" s="24">
         <v>322147.49400000001</v>
       </c>
       <c r="F91" s="24">
         <v>24843.059000000001</v>
       </c>
     </row>
     <row r="92" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A92" s="46">
+      <c r="A92" s="51">
         <v>2018</v>
       </c>
       <c r="B92" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C92" s="24">
         <v>72872.349000000002</v>
       </c>
       <c r="D92" s="24">
         <v>295883.08600000001</v>
       </c>
       <c r="E92" s="24">
         <v>315288.71098999999</v>
       </c>
       <c r="F92" s="24">
         <v>29494.351999999999</v>
       </c>
       <c r="G92" s="11"/>
     </row>
     <row r="93" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A93" s="46"/>
+      <c r="A93" s="51"/>
       <c r="B93" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C93" s="24">
         <v>61006.995000000003</v>
       </c>
       <c r="D93" s="24">
         <v>228619.416</v>
       </c>
       <c r="E93" s="24">
         <v>289034.75470999989</v>
       </c>
       <c r="F93" s="24">
         <v>9349.0570000000007</v>
       </c>
       <c r="G93" s="11"/>
     </row>
     <row r="94" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A94" s="46"/>
+      <c r="A94" s="51"/>
       <c r="B94" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C94" s="24">
         <v>73077.915999999997</v>
       </c>
       <c r="D94" s="24">
         <v>273002.853</v>
       </c>
       <c r="E94" s="24">
         <v>330613.84773999994</v>
       </c>
       <c r="F94" s="24">
         <v>25007.812999999998</v>
       </c>
       <c r="G94" s="11"/>
     </row>
     <row r="95" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A95" s="46"/>
+      <c r="A95" s="51"/>
       <c r="B95" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C95" s="24">
         <v>59349.822</v>
       </c>
       <c r="D95" s="24">
         <v>255877.70800000001</v>
       </c>
       <c r="E95" s="24">
         <v>338356.37500000041</v>
       </c>
       <c r="F95" s="24">
         <v>9157.5779999999995</v>
       </c>
       <c r="G95" s="11"/>
     </row>
     <row r="96" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A96" s="46"/>
+      <c r="A96" s="51"/>
       <c r="B96" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C96" s="24">
         <v>75096.092000000004</v>
       </c>
       <c r="D96" s="24">
         <v>304108.74</v>
       </c>
       <c r="E96" s="24">
         <v>345393.6889999999</v>
       </c>
       <c r="F96" s="24">
         <v>9531.2780000000002</v>
       </c>
       <c r="G96" s="11"/>
     </row>
     <row r="97" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A97" s="46"/>
+      <c r="A97" s="51"/>
       <c r="B97" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C97" s="24">
         <v>86195.441999999995</v>
       </c>
       <c r="D97" s="24">
         <v>325733.973</v>
       </c>
       <c r="E97" s="24">
         <v>378178.92101000034</v>
       </c>
       <c r="F97" s="24">
         <v>1260.9179999999999</v>
       </c>
       <c r="G97" s="11"/>
     </row>
     <row r="98" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A98" s="46"/>
+      <c r="A98" s="51"/>
       <c r="B98" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C98" s="24">
         <v>98063.312999999995</v>
       </c>
       <c r="D98" s="24">
         <v>287073.17</v>
       </c>
       <c r="E98" s="24">
         <v>392840.40779999964</v>
       </c>
       <c r="F98" s="24">
         <v>6609.0349999999999</v>
       </c>
       <c r="G98" s="11"/>
     </row>
     <row r="99" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A99" s="46"/>
+      <c r="A99" s="51"/>
       <c r="B99" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C99" s="24">
         <v>95616.906000000003</v>
       </c>
       <c r="D99" s="24">
         <v>311726.28200000001</v>
       </c>
       <c r="E99" s="24">
         <v>425853.98099999997</v>
       </c>
       <c r="F99" s="24">
         <v>45.058999999999997</v>
       </c>
       <c r="G99" s="11"/>
     </row>
     <row r="100" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A100" s="46"/>
+      <c r="A100" s="51"/>
       <c r="B100" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C100" s="24">
         <v>82361.206999999995</v>
       </c>
       <c r="D100" s="24">
         <v>241262.78599999999</v>
       </c>
       <c r="E100" s="24">
         <v>358474.27299999975</v>
       </c>
       <c r="F100" s="24">
         <v>1748.2739999999999</v>
       </c>
       <c r="G100" s="11"/>
     </row>
     <row r="101" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A101" s="46"/>
+      <c r="A101" s="51"/>
       <c r="B101" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C101" s="24">
         <v>68718.820000000007</v>
       </c>
       <c r="D101" s="24">
         <v>254519.984</v>
       </c>
       <c r="E101" s="24">
         <v>341230.49699999992</v>
       </c>
       <c r="F101" s="24">
         <v>3651.7930000000001</v>
       </c>
       <c r="G101" s="11"/>
     </row>
     <row r="102" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A102" s="46"/>
+      <c r="A102" s="51"/>
       <c r="B102" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C102" s="24">
         <v>65019.021000000001</v>
       </c>
       <c r="D102" s="24">
         <v>317914.11900000001</v>
       </c>
       <c r="E102" s="24">
         <v>317072.7072999996</v>
       </c>
       <c r="F102" s="24">
         <v>1374.7059999999999</v>
       </c>
     </row>
     <row r="103" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A103" s="46"/>
+      <c r="A103" s="51"/>
       <c r="B103" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C103" s="24">
         <v>79396.078999999998</v>
       </c>
       <c r="D103" s="24">
         <v>210321.97</v>
       </c>
       <c r="E103" s="24">
         <v>314110.22000000015</v>
       </c>
       <c r="F103" s="24">
         <v>12809.866</v>
       </c>
     </row>
     <row r="104" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A104" s="46">
+      <c r="A104" s="51">
         <v>2019</v>
       </c>
       <c r="B104" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C104" s="36">
         <v>82286.563999999998</v>
       </c>
       <c r="D104" s="24">
         <v>241620.179</v>
       </c>
       <c r="E104" s="24">
         <v>305682.58535000001</v>
       </c>
       <c r="F104" s="24">
         <v>15963.362999999999</v>
       </c>
     </row>
     <row r="105" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A105" s="46"/>
+      <c r="A105" s="51"/>
       <c r="B105" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C105" s="36">
         <v>79664.070999999996</v>
       </c>
       <c r="D105" s="24">
         <v>181383.766</v>
       </c>
       <c r="E105" s="24">
         <v>286278.82849999989</v>
       </c>
       <c r="F105" s="24">
         <v>4858.5360000000001</v>
       </c>
     </row>
     <row r="106" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A106" s="46"/>
+      <c r="A106" s="51"/>
       <c r="B106" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C106" s="36">
         <v>82909.766000000003</v>
       </c>
       <c r="D106" s="24">
         <v>248342.68299999999</v>
       </c>
       <c r="E106" s="24">
         <v>319436.87720000022</v>
       </c>
       <c r="F106" s="24">
         <v>10780.773999999999</v>
       </c>
     </row>
     <row r="107" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A107" s="46"/>
+      <c r="A107" s="51"/>
       <c r="B107" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C107" s="36">
         <v>84110.13</v>
       </c>
       <c r="D107" s="24">
         <v>253149.73699999999</v>
       </c>
       <c r="E107" s="24">
         <v>329780.97026999993</v>
       </c>
       <c r="F107" s="24">
         <v>17997.612000000001</v>
       </c>
     </row>
     <row r="108" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A108" s="46"/>
+      <c r="A108" s="51"/>
       <c r="B108" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C108" s="36">
         <v>101603.932</v>
       </c>
       <c r="D108" s="24">
         <v>277325.86700000003</v>
       </c>
       <c r="E108" s="24">
         <v>339717.57899999997</v>
       </c>
       <c r="F108" s="24">
         <v>7221.348</v>
       </c>
     </row>
     <row r="109" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A109" s="46"/>
+      <c r="A109" s="51"/>
       <c r="B109" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C109" s="36">
         <v>92636.942999999999</v>
       </c>
       <c r="D109" s="24">
         <v>263789.495</v>
       </c>
       <c r="E109" s="24">
         <v>381637.39826999983</v>
       </c>
       <c r="F109" s="24">
         <v>67.03</v>
       </c>
     </row>
     <row r="110" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A110" s="46"/>
+      <c r="A110" s="51"/>
       <c r="B110" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C110" s="36">
         <v>95897.349000000002</v>
       </c>
       <c r="D110" s="24">
         <v>280918.76</v>
       </c>
       <c r="E110" s="24">
         <v>389366.65148999984</v>
       </c>
       <c r="F110" s="24">
         <v>4588.3149999999996</v>
       </c>
     </row>
     <row r="111" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A111" s="46"/>
+      <c r="A111" s="51"/>
       <c r="B111" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C111" s="36">
         <v>103764.22100000001</v>
       </c>
       <c r="D111" s="24">
         <v>332803.77</v>
       </c>
       <c r="E111" s="24">
         <v>431264.78300000023</v>
       </c>
       <c r="F111" s="24">
         <v>2332.1680000000001</v>
       </c>
     </row>
     <row r="112" spans="1:7" x14ac:dyDescent="0.3">
-      <c r="A112" s="46"/>
+      <c r="A112" s="51"/>
       <c r="B112" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C112" s="36">
         <v>99486.005999999994</v>
       </c>
       <c r="D112" s="24">
         <v>275288.72100000002</v>
       </c>
       <c r="E112" s="24">
         <v>372377.10653000011</v>
       </c>
       <c r="F112" s="24">
         <v>42.051000000000002</v>
       </c>
     </row>
     <row r="113" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A113" s="46"/>
+      <c r="A113" s="51"/>
       <c r="B113" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C113" s="36">
         <v>90813.119000000006</v>
       </c>
       <c r="D113" s="24">
         <v>273952.212</v>
       </c>
       <c r="E113" s="24">
         <v>353918.44200000021</v>
       </c>
       <c r="F113" s="24">
         <v>5500.915</v>
       </c>
     </row>
     <row r="114" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A114" s="46"/>
+      <c r="A114" s="51"/>
       <c r="B114" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C114" s="36">
         <v>86213.733999999997</v>
       </c>
       <c r="D114" s="24">
         <v>236062.864</v>
       </c>
       <c r="E114" s="24">
         <v>338882.39008999983</v>
       </c>
       <c r="F114" s="24">
         <v>17220.353999999999</v>
       </c>
     </row>
     <row r="115" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A115" s="46"/>
+      <c r="A115" s="51"/>
       <c r="B115" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C115" s="36">
         <v>82191.087</v>
       </c>
       <c r="D115" s="26">
         <v>239341.291</v>
       </c>
       <c r="E115" s="26">
         <v>329268.49580000021</v>
       </c>
       <c r="F115" s="26">
         <v>13652.043</v>
       </c>
     </row>
     <row r="116" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A116" s="47">
+      <c r="A116" s="52">
         <v>2020</v>
       </c>
       <c r="B116" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C116" s="24">
         <v>94235.288</v>
       </c>
       <c r="D116" s="25">
         <v>262536.95600000001</v>
       </c>
       <c r="E116" s="25">
         <v>326565.73349000001</v>
       </c>
       <c r="F116" s="25">
         <v>9536.7610000000004</v>
       </c>
     </row>
-    <row r="117" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A117" s="48"/>
+    <row r="117" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A117" s="53"/>
       <c r="B117" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C117" s="24">
         <v>89553.706999999995</v>
       </c>
       <c r="D117" s="25">
         <v>232090.198</v>
       </c>
       <c r="E117" s="25">
         <v>299112.47664000001</v>
       </c>
       <c r="F117" s="25">
         <v>17905.986000000001</v>
       </c>
     </row>
-    <row r="118" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A118" s="48"/>
+    <row r="118" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A118" s="53"/>
       <c r="B118" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C118" s="24">
         <v>95058.941000000006</v>
       </c>
       <c r="D118" s="25">
         <v>207826.68100000001</v>
       </c>
       <c r="E118" s="25">
         <v>282107.45014999999</v>
       </c>
       <c r="F118" s="25">
         <v>18005.907999999999</v>
       </c>
     </row>
-    <row r="119" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A119" s="48"/>
+    <row r="119" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A119" s="53"/>
       <c r="B119" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C119" s="24">
         <v>61922.788</v>
       </c>
       <c r="D119" s="25">
         <v>181854.432</v>
       </c>
       <c r="E119" s="25">
         <v>238828.72151</v>
       </c>
       <c r="F119" s="25">
         <v>14403.800999999999</v>
       </c>
     </row>
-    <row r="120" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A120" s="48"/>
+    <row r="120" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A120" s="53"/>
       <c r="B120" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C120" s="24">
         <v>67169.149000000005</v>
       </c>
       <c r="D120" s="25">
         <v>180915.01500000001</v>
       </c>
       <c r="E120" s="25">
         <v>252952.38542000001</v>
       </c>
       <c r="F120" s="25">
         <v>438.17</v>
       </c>
     </row>
-    <row r="121" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A121" s="48"/>
+    <row r="121" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A121" s="53"/>
       <c r="B121" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C121" s="24">
         <v>45339.156000000003</v>
       </c>
       <c r="D121" s="25">
         <v>252133.66200000001</v>
       </c>
       <c r="E121" s="25">
         <v>346228.37686000013</v>
       </c>
       <c r="F121" s="25">
         <v>2334.1239999999998</v>
       </c>
     </row>
-    <row r="122" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A122" s="48"/>
+    <row r="122" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A122" s="53"/>
       <c r="B122" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C122" s="24">
         <v>82476.452999999994</v>
       </c>
       <c r="D122" s="25">
         <v>358185.89500000002</v>
       </c>
       <c r="E122" s="25">
         <v>407778.06884999899</v>
       </c>
       <c r="F122" s="25">
         <v>5716.4269999999997</v>
       </c>
     </row>
-    <row r="123" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A123" s="48"/>
+    <row r="123" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A123" s="53"/>
       <c r="B123" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C123" s="24">
         <v>93811.065000000002</v>
       </c>
       <c r="D123" s="25">
         <v>322062.837</v>
       </c>
       <c r="E123" s="25">
         <v>408415.88864000101</v>
       </c>
       <c r="F123" s="25">
         <v>1414.6690000000001</v>
       </c>
     </row>
-    <row r="124" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A124" s="48"/>
+    <row r="124" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A124" s="53"/>
       <c r="B124" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C124" s="24">
         <v>92770.350999999995</v>
       </c>
       <c r="D124" s="25">
         <v>271771.33100000001</v>
       </c>
       <c r="E124" s="25">
         <v>357519.5932699999</v>
       </c>
       <c r="F124" s="25">
         <v>4885.1859999999997</v>
       </c>
     </row>
-    <row r="125" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A125" s="48"/>
+    <row r="125" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A125" s="53"/>
       <c r="B125" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C125" s="24">
         <v>84716.816999999995</v>
       </c>
       <c r="D125" s="25">
         <v>263365.82400000002</v>
       </c>
       <c r="E125" s="25">
         <v>357250.85634000006</v>
       </c>
       <c r="F125" s="25">
         <v>17583.026000000002</v>
       </c>
     </row>
-    <row r="126" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A126" s="48"/>
+    <row r="126" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A126" s="53"/>
       <c r="B126" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C126" s="24">
         <v>85386.047000000006</v>
       </c>
       <c r="D126" s="25">
         <v>238558.21299999999</v>
       </c>
       <c r="E126" s="25">
         <v>321197.13932999992</v>
       </c>
       <c r="F126" s="25">
         <v>11003.44</v>
       </c>
     </row>
-    <row r="127" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A127" s="49"/>
+    <row r="127" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A127" s="54"/>
       <c r="B127" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C127" s="24">
         <v>77922.983999999997</v>
       </c>
       <c r="D127" s="25">
         <v>233206.204</v>
       </c>
       <c r="E127" s="25">
         <v>271133.32076999987</v>
       </c>
       <c r="F127" s="25">
         <v>15022.832</v>
       </c>
     </row>
-    <row r="128" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A128" s="46">
+    <row r="128" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A128" s="51">
         <v>2021</v>
       </c>
       <c r="B128" s="17" t="s">
         <v>7</v>
       </c>
       <c r="C128" s="36">
         <v>66602.755999999994</v>
       </c>
       <c r="D128" s="25">
         <v>207264.94500000001</v>
       </c>
       <c r="E128" s="25">
         <v>258087.83847000002</v>
       </c>
       <c r="F128" s="25">
         <v>33180.233999999997</v>
       </c>
     </row>
-    <row r="129" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A129" s="50"/>
+    <row r="129" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A129" s="55"/>
       <c r="B129" s="18" t="s">
         <v>8</v>
       </c>
       <c r="C129" s="36">
         <v>59419.108999999997</v>
       </c>
       <c r="D129" s="26">
         <v>192011.20499999999</v>
       </c>
       <c r="E129" s="26">
         <v>256353.40528000001</v>
       </c>
       <c r="F129" s="26">
         <v>22750.995999999999</v>
       </c>
     </row>
-    <row r="130" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A130" s="50"/>
+    <row r="130" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A130" s="55"/>
       <c r="B130" s="18" t="s">
         <v>9</v>
       </c>
       <c r="C130" s="36">
         <v>73112.197</v>
       </c>
       <c r="D130" s="26">
         <v>257764.861</v>
       </c>
       <c r="E130" s="26">
         <v>321741.91255000001</v>
       </c>
       <c r="F130" s="26">
         <v>17895.345000000001</v>
       </c>
     </row>
-    <row r="131" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A131" s="50"/>
+    <row r="131" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A131" s="55"/>
       <c r="B131" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C131" s="36">
         <v>83772.263999999996</v>
       </c>
       <c r="D131" s="26">
         <v>224912.99</v>
       </c>
       <c r="E131" s="26">
         <v>286343.45367000002</v>
       </c>
       <c r="F131" s="26">
         <v>6709.0870000000004</v>
       </c>
     </row>
-    <row r="132" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A132" s="50"/>
+    <row r="132" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A132" s="55"/>
       <c r="B132" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C132" s="36">
         <v>87154.380999999994</v>
       </c>
       <c r="D132" s="26">
         <v>202956.83499999999</v>
       </c>
       <c r="E132" s="26">
         <v>271521.84496999998</v>
       </c>
       <c r="F132" s="26">
         <v>22014.26</v>
       </c>
     </row>
-    <row r="133" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A133" s="50"/>
+    <row r="133" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A133" s="55"/>
       <c r="B133" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C133" s="36">
         <v>95376.918000000005</v>
       </c>
       <c r="D133" s="26">
         <v>248358.427</v>
       </c>
       <c r="E133" s="26">
         <v>360132.57345999999</v>
       </c>
       <c r="F133" s="26">
         <v>7124.8710000000001</v>
       </c>
     </row>
-    <row r="134" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A134" s="50"/>
+    <row r="134" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A134" s="55"/>
       <c r="B134" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C134" s="36">
         <v>93135.047000000006</v>
       </c>
       <c r="D134" s="26">
         <v>345136.52600000001</v>
       </c>
       <c r="E134" s="26">
         <v>438131.91320999898</v>
       </c>
       <c r="F134" s="26">
         <v>4681.1490000000003</v>
       </c>
     </row>
-    <row r="135" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A135" s="50"/>
+    <row r="135" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A135" s="55"/>
       <c r="B135" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C135" s="36">
         <v>85495.875</v>
       </c>
       <c r="D135" s="26">
         <v>323319.23499999999</v>
       </c>
       <c r="E135" s="26">
         <v>405957.770320001</v>
       </c>
       <c r="F135" s="26">
         <v>15071.232</v>
       </c>
     </row>
-    <row r="136" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A136" s="50"/>
+    <row r="136" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A136" s="55"/>
       <c r="B136" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C136" s="36">
         <v>96746.645999999993</v>
       </c>
       <c r="D136" s="26">
         <v>324410.47700000001</v>
       </c>
       <c r="E136" s="26">
         <v>384734.68620000099</v>
       </c>
       <c r="F136" s="26">
         <v>19698.733</v>
       </c>
     </row>
-    <row r="137" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A137" s="50"/>
+    <row r="137" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A137" s="55"/>
       <c r="B137" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C137" s="36">
         <v>92188.509000000005</v>
       </c>
       <c r="D137" s="26">
         <v>285206.57500000001</v>
       </c>
       <c r="E137" s="26">
         <v>354906.90291</v>
       </c>
       <c r="F137" s="26">
         <v>20264.897000000001</v>
       </c>
     </row>
-    <row r="138" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A138" s="50"/>
+    <row r="138" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A138" s="55"/>
       <c r="B138" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C138" s="36">
         <v>94535.52</v>
       </c>
       <c r="D138" s="26">
         <v>246662.033</v>
       </c>
       <c r="E138" s="26">
         <v>307798.55702999997</v>
       </c>
       <c r="F138" s="26">
         <v>21013.121999999999</v>
       </c>
     </row>
-    <row r="139" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A139" s="50"/>
+    <row r="139" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A139" s="55"/>
       <c r="B139" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C139" s="36">
         <v>86295.209000000003</v>
       </c>
       <c r="D139" s="26">
         <v>245922.03700000001</v>
       </c>
       <c r="E139" s="26">
         <v>268402.25784999999</v>
       </c>
       <c r="F139" s="26">
         <v>26748.796999999999</v>
       </c>
     </row>
-    <row r="140" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A140" s="51">
+    <row r="140" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A140" s="56">
         <v>2022</v>
       </c>
       <c r="B140" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C140" s="24">
         <v>73734.731</v>
       </c>
       <c r="D140" s="25">
         <v>149680.85399999999</v>
       </c>
       <c r="E140" s="25">
         <v>249480.74142999999</v>
       </c>
       <c r="F140" s="25">
         <v>20710.208999999999</v>
       </c>
     </row>
-    <row r="141" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A141" s="52"/>
+    <row r="141" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A141" s="57"/>
       <c r="B141" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C141" s="24">
         <v>85679.951000000001</v>
       </c>
       <c r="D141" s="25">
         <v>200884.23300000001</v>
       </c>
       <c r="E141" s="25">
         <v>256216.74719999998</v>
       </c>
       <c r="F141" s="25">
         <v>47993.482000000004</v>
       </c>
     </row>
-    <row r="142" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A142" s="52"/>
+    <row r="142" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A142" s="57"/>
       <c r="B142" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C142" s="24">
         <v>109648.598</v>
       </c>
       <c r="D142" s="25">
         <v>203437.73300000001</v>
       </c>
       <c r="E142" s="25">
         <v>273464.55070999998</v>
       </c>
       <c r="F142" s="25">
         <v>23817.302</v>
       </c>
     </row>
-    <row r="143" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A143" s="52"/>
+    <row r="143" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A143" s="57"/>
       <c r="B143" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C143" s="24">
         <v>87781.460999999996</v>
       </c>
       <c r="D143" s="25">
         <v>263237.83399999997</v>
       </c>
       <c r="E143" s="25">
         <v>277450.21253000002</v>
       </c>
       <c r="F143" s="25">
         <v>51305.703000000001</v>
       </c>
     </row>
-    <row r="144" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A144" s="52"/>
+    <row r="144" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A144" s="57"/>
       <c r="B144" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C144" s="24">
         <v>98532.650999999998</v>
       </c>
       <c r="D144" s="25">
         <v>219435.46599999999</v>
       </c>
       <c r="E144" s="25">
         <v>330232.36396000104</v>
       </c>
       <c r="F144" s="25">
         <v>32204.538</v>
       </c>
     </row>
-    <row r="145" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A145" s="52"/>
+    <row r="145" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A145" s="57"/>
       <c r="B145" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C145" s="24">
         <v>102505.595</v>
       </c>
       <c r="D145" s="25">
         <v>299474.90899999999</v>
       </c>
       <c r="E145" s="25">
         <v>307346.49173000001</v>
       </c>
       <c r="F145" s="25">
         <v>31241.955999999998</v>
       </c>
     </row>
-    <row r="146" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A146" s="52"/>
+    <row r="146" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A146" s="57"/>
       <c r="B146" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C146" s="24">
         <v>100693.69100000001</v>
       </c>
       <c r="D146" s="25">
         <v>312987.451</v>
       </c>
       <c r="E146" s="25">
         <v>392175.82718999998</v>
       </c>
       <c r="F146" s="25">
         <v>34802.794000000002</v>
       </c>
     </row>
-    <row r="147" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A147" s="52"/>
+    <row r="147" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A147" s="57"/>
       <c r="B147" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C147" s="24">
         <v>101251.87</v>
       </c>
       <c r="D147" s="25">
         <v>275733.77500000002</v>
       </c>
       <c r="E147" s="25">
         <v>372236.80906</v>
       </c>
       <c r="F147" s="25">
         <v>27248.199000000001</v>
       </c>
     </row>
-    <row r="148" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A148" s="52"/>
+    <row r="148" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A148" s="57"/>
       <c r="B148" s="10" t="s">
         <v>15</v>
       </c>
       <c r="C148" s="24">
         <v>92459.903999999995</v>
       </c>
       <c r="D148" s="25">
         <v>273171.86099999998</v>
       </c>
       <c r="E148" s="25">
         <v>352328.94737000001</v>
       </c>
       <c r="F148" s="25">
         <v>26056.46</v>
       </c>
     </row>
-    <row r="149" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A149" s="52"/>
+    <row r="149" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A149" s="57"/>
       <c r="B149" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C149" s="24">
         <v>93627.513999999996</v>
       </c>
       <c r="D149" s="25">
         <v>288439.07799999998</v>
       </c>
       <c r="E149" s="25">
         <v>359668.35109000001</v>
       </c>
       <c r="F149" s="25">
         <v>29968.606</v>
       </c>
     </row>
-    <row r="150" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A150" s="52"/>
+    <row r="150" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A150" s="57"/>
       <c r="B150" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C150" s="24">
         <v>77472.055999999997</v>
       </c>
       <c r="D150" s="25">
         <v>353142.94300000003</v>
       </c>
       <c r="E150" s="25">
         <v>345907.08988999901</v>
       </c>
       <c r="F150" s="25">
         <v>49738.542999999998</v>
       </c>
     </row>
-    <row r="151" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A151" s="52"/>
+    <row r="151" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A151" s="57"/>
       <c r="B151" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C151" s="24">
         <v>76971.226999999999</v>
       </c>
       <c r="D151" s="25">
         <v>365495.79800000001</v>
       </c>
       <c r="E151" s="25">
         <v>356784.90497999999</v>
       </c>
       <c r="F151" s="25">
         <v>34810.506999999998</v>
       </c>
     </row>
-    <row r="152" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A152" s="46">
+    <row r="152" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A152" s="51">
         <v>2023</v>
       </c>
       <c r="B152" s="17" t="s">
         <v>7</v>
       </c>
       <c r="C152" s="24">
         <v>58317.771000000001</v>
       </c>
       <c r="D152" s="25">
         <v>336655.05300000001</v>
       </c>
       <c r="E152" s="25">
         <v>369398.52172999998</v>
       </c>
       <c r="F152" s="25">
         <v>45630.879999999997</v>
       </c>
     </row>
-    <row r="153" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A153" s="46"/>
+    <row r="153" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A153" s="51"/>
       <c r="B153" s="17" t="s">
         <v>8</v>
       </c>
       <c r="C153" s="24">
         <v>59342.06</v>
       </c>
       <c r="D153" s="25">
         <v>287837.19400000002</v>
       </c>
       <c r="E153" s="25">
         <v>327199.61919</v>
       </c>
       <c r="F153" s="25">
         <v>31991.245999999999</v>
       </c>
     </row>
-    <row r="154" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A154" s="46"/>
+    <row r="154" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A154" s="51"/>
       <c r="B154" s="17" t="s">
         <v>9</v>
       </c>
       <c r="C154" s="24">
         <v>77278.663</v>
       </c>
       <c r="D154" s="25">
         <v>301098.52600000001</v>
       </c>
       <c r="E154" s="25">
         <v>344651.62082999997</v>
       </c>
       <c r="F154" s="25">
         <v>34060.303</v>
       </c>
     </row>
-    <row r="155" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A155" s="46"/>
+    <row r="155" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A155" s="51"/>
       <c r="B155" s="17" t="s">
         <v>10</v>
       </c>
       <c r="C155" s="24">
         <v>59517.677000000003</v>
       </c>
       <c r="D155" s="25">
         <v>306086.05200000003</v>
       </c>
       <c r="E155" s="25">
         <v>370728.60045000003</v>
       </c>
       <c r="F155" s="25">
         <v>18849.021000000001</v>
       </c>
     </row>
-    <row r="156" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A156" s="46"/>
+    <row r="156" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A156" s="51"/>
       <c r="B156" s="17" t="s">
         <v>11</v>
       </c>
       <c r="C156" s="24">
         <v>74330.744999999995</v>
       </c>
       <c r="D156" s="25">
         <v>321770.92499999999</v>
       </c>
       <c r="E156" s="25">
         <v>367420.67102999997</v>
       </c>
       <c r="F156" s="25">
         <v>11493.326999999999</v>
       </c>
     </row>
-    <row r="157" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A157" s="46"/>
+    <row r="157" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A157" s="51"/>
       <c r="B157" s="17" t="s">
         <v>12</v>
       </c>
       <c r="C157" s="24">
         <v>66982.98</v>
       </c>
       <c r="D157" s="25">
         <v>385544.57400000002</v>
       </c>
       <c r="E157" s="25">
         <v>394954.07559000002</v>
       </c>
       <c r="F157" s="25">
         <v>15370.25</v>
       </c>
     </row>
-    <row r="158" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A158" s="46"/>
+    <row r="158" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A158" s="51"/>
       <c r="B158" s="17" t="s">
         <v>13</v>
       </c>
       <c r="C158" s="24">
         <v>73814.02</v>
       </c>
       <c r="D158" s="25">
         <v>330515.63900000002</v>
       </c>
       <c r="E158" s="25">
         <v>420235.75493000099</v>
       </c>
       <c r="F158" s="25">
         <v>37928.239999999998</v>
       </c>
     </row>
-    <row r="159" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A159" s="46"/>
+    <row r="159" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A159" s="51"/>
       <c r="B159" s="17" t="s">
         <v>14</v>
       </c>
       <c r="C159" s="24">
         <v>96614.03</v>
       </c>
       <c r="D159" s="25">
         <v>391593.88</v>
       </c>
       <c r="E159" s="25">
         <v>407906.60503999999</v>
       </c>
       <c r="F159" s="25">
         <v>18966.689999999999</v>
       </c>
     </row>
-    <row r="160" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A160" s="50"/>
+    <row r="160" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A160" s="55"/>
       <c r="B160" s="17" t="s">
         <v>15</v>
       </c>
       <c r="C160" s="24">
         <v>95012.84</v>
       </c>
       <c r="D160" s="25">
         <v>334713.75099999999</v>
       </c>
       <c r="E160" s="25">
         <v>374816.95736</v>
       </c>
       <c r="F160" s="25">
         <v>41281.550000000003</v>
       </c>
     </row>
-    <row r="161" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A161" s="50"/>
+    <row r="161" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A161" s="55"/>
       <c r="B161" s="17" t="s">
         <v>16</v>
       </c>
       <c r="C161" s="24">
         <v>87742.25</v>
       </c>
       <c r="D161" s="25">
         <v>279422.42499999999</v>
       </c>
       <c r="E161" s="25">
         <v>352384.17097000103</v>
       </c>
       <c r="F161" s="25">
         <v>47968.19</v>
       </c>
     </row>
-    <row r="162" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A162" s="50"/>
+    <row r="162" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A162" s="55"/>
       <c r="B162" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C162" s="36">
         <v>82652.52</v>
       </c>
       <c r="D162" s="25">
         <v>262785.65000000002</v>
       </c>
       <c r="E162" s="25">
         <v>340617.11916999903</v>
       </c>
       <c r="F162" s="25">
         <v>51669.38</v>
       </c>
     </row>
-    <row r="163" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A163" s="50"/>
+    <row r="163" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A163" s="55"/>
       <c r="B163" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C163" s="36">
         <v>88516.53</v>
       </c>
       <c r="D163" s="26">
         <v>355727.18599999999</v>
       </c>
       <c r="E163" s="26">
         <v>341556.78610000003</v>
       </c>
       <c r="F163" s="26">
         <v>60908.09</v>
       </c>
     </row>
-    <row r="164" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A164" s="53">
+    <row r="164" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A164" s="58">
         <v>2024</v>
       </c>
       <c r="B164" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C164" s="36">
         <v>73575.615000000005</v>
       </c>
       <c r="D164" s="26">
         <v>274474.20400000003</v>
       </c>
       <c r="E164" s="26">
         <v>43852.951000000001</v>
       </c>
       <c r="F164" s="26">
         <v>322635.40706</v>
       </c>
     </row>
     <row r="165" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A165" s="54"/>
+      <c r="A165" s="59"/>
       <c r="B165" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C165" s="36">
         <v>73024.722999999998</v>
       </c>
       <c r="D165" s="26">
         <v>260639.31899999999</v>
       </c>
       <c r="E165" s="26">
         <v>47137.35</v>
       </c>
       <c r="F165" s="26">
         <v>307995.37060000002</v>
       </c>
     </row>
     <row r="166" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A166" s="54"/>
+      <c r="A166" s="59"/>
       <c r="B166" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C166" s="36">
         <v>72303.982999999993</v>
       </c>
       <c r="D166" s="26">
         <v>320889.43800000002</v>
       </c>
       <c r="E166" s="26">
         <v>37229.231</v>
       </c>
       <c r="F166" s="26">
         <v>322759.26997000002</v>
       </c>
     </row>
     <row r="167" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A167" s="54"/>
+      <c r="A167" s="59"/>
       <c r="B167" s="10" t="s">
         <v>10</v>
       </c>
       <c r="C167" s="36">
         <v>74553.372000000003</v>
       </c>
       <c r="D167" s="26">
         <v>296345.32400000002</v>
       </c>
       <c r="E167" s="26">
         <v>41291.654999999999</v>
       </c>
       <c r="F167" s="26">
         <v>348128.22947000002</v>
       </c>
     </row>
     <row r="168" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A168" s="54"/>
+      <c r="A168" s="59"/>
       <c r="B168" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C168" s="36">
         <v>65629.880999999994</v>
       </c>
       <c r="D168" s="26">
         <v>326875.15385</v>
       </c>
       <c r="E168" s="26">
         <v>28588.933000000001</v>
       </c>
       <c r="F168" s="26">
         <v>342707.66901999997</v>
       </c>
     </row>
     <row r="169" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A169" s="54"/>
+      <c r="A169" s="59"/>
       <c r="B169" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C169" s="36">
         <v>75091.288</v>
       </c>
       <c r="D169" s="26">
         <v>307571.24699999997</v>
       </c>
       <c r="E169" s="26">
         <v>26763.963</v>
       </c>
       <c r="F169" s="26">
         <v>389749.13305</v>
       </c>
     </row>
     <row r="170" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A170" s="54"/>
+      <c r="A170" s="59"/>
       <c r="B170" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C170" s="36">
         <v>87573.657000000007</v>
       </c>
       <c r="D170" s="26">
         <v>306937.00400000002</v>
       </c>
       <c r="E170" s="26">
         <v>17957.697</v>
       </c>
       <c r="F170" s="26">
         <v>377464.28453</v>
       </c>
     </row>
     <row r="171" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A171" s="54"/>
+      <c r="A171" s="59"/>
       <c r="B171" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C171" s="36">
         <v>82864.618000000002</v>
       </c>
       <c r="D171" s="26">
         <v>386589.06300000002</v>
       </c>
       <c r="E171" s="26">
         <v>45957.904999999999</v>
       </c>
       <c r="F171" s="26">
         <v>386661.37004000001</v>
       </c>
     </row>
     <row r="172" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A172" s="54"/>
+      <c r="A172" s="59"/>
       <c r="B172" s="37" t="s">
         <v>15</v>
       </c>
       <c r="C172" s="38">
         <v>69382.001000000004</v>
       </c>
       <c r="D172" s="26">
         <v>246532.05</v>
       </c>
       <c r="E172" s="26">
         <v>24789.272000000001</v>
       </c>
       <c r="F172" s="26">
         <v>353472.65078999999</v>
       </c>
     </row>
     <row r="173" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A173" s="54"/>
+      <c r="A173" s="59"/>
       <c r="B173" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C173" s="24">
         <v>74897.33</v>
       </c>
       <c r="D173" s="26">
         <v>294208.50199999998</v>
       </c>
       <c r="E173" s="26">
         <v>37996.563000000002</v>
       </c>
       <c r="F173" s="26">
         <v>343802.84723000001</v>
       </c>
     </row>
     <row r="174" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A174" s="55"/>
+      <c r="A174" s="60"/>
       <c r="B174" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C174" s="24">
         <v>92841.057000000001</v>
       </c>
       <c r="D174" s="26">
         <v>320420.58815000003</v>
       </c>
       <c r="E174" s="26">
         <v>45346.997000000003</v>
       </c>
       <c r="F174" s="26">
         <v>323583.24328999902</v>
       </c>
     </row>
     <row r="175" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A175" s="55"/>
+      <c r="A175" s="60"/>
       <c r="B175" s="37" t="s">
         <v>18</v>
       </c>
       <c r="C175" s="24">
         <v>84709.498999999996</v>
       </c>
       <c r="D175" s="26">
         <v>249219.46100000001</v>
       </c>
       <c r="E175" s="25">
         <v>28336.38</v>
       </c>
       <c r="F175" s="25">
         <v>321035.33968999999</v>
       </c>
     </row>
     <row r="176" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A176" s="53">
+      <c r="A176" s="58">
         <v>2025</v>
       </c>
       <c r="B176" s="10" t="s">
         <v>7</v>
       </c>
       <c r="C176" s="36">
         <v>77402.62</v>
       </c>
       <c r="D176" s="25">
         <v>263045.15999999997</v>
       </c>
       <c r="E176" s="25">
         <v>64789.8</v>
       </c>
       <c r="F176" s="25">
         <v>315523.37</v>
       </c>
     </row>
     <row r="177" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A177" s="54"/>
+      <c r="A177" s="59"/>
       <c r="B177" s="10" t="s">
         <v>8</v>
       </c>
       <c r="C177" s="36">
         <v>81086.28</v>
       </c>
       <c r="D177" s="25">
         <v>243559.9</v>
       </c>
       <c r="E177" s="25">
         <v>58876.86</v>
       </c>
       <c r="F177" s="25">
         <v>275890.23</v>
       </c>
     </row>
     <row r="178" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A178" s="54"/>
+      <c r="A178" s="59"/>
       <c r="B178" s="10" t="s">
         <v>9</v>
       </c>
       <c r="C178" s="36">
         <v>81258.8</v>
       </c>
       <c r="D178" s="25">
         <v>343956.73</v>
       </c>
       <c r="E178" s="25">
         <v>63409.7</v>
       </c>
       <c r="F178" s="25">
         <v>315117.73</v>
       </c>
     </row>
     <row r="179" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A179" s="54"/>
+      <c r="A179" s="59"/>
       <c r="B179" s="10" t="s">
         <v>25</v>
       </c>
       <c r="C179" s="36">
         <v>82115.69</v>
       </c>
       <c r="D179" s="25">
         <v>257195.51999999999</v>
       </c>
       <c r="E179" s="25">
         <v>45883.1</v>
       </c>
       <c r="F179" s="25">
         <v>310106.64</v>
       </c>
     </row>
     <row r="180" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A180" s="54"/>
+      <c r="A180" s="59"/>
       <c r="B180" s="10" t="s">
         <v>11</v>
       </c>
       <c r="C180" s="36">
         <v>84742.62</v>
       </c>
       <c r="D180" s="25">
         <v>280982.56</v>
       </c>
       <c r="E180" s="25">
         <v>54535.91</v>
       </c>
       <c r="F180" s="25">
         <v>332230.63</v>
       </c>
     </row>
     <row r="181" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A181" s="54"/>
+      <c r="A181" s="59"/>
       <c r="B181" s="10" t="s">
         <v>12</v>
       </c>
       <c r="C181" s="36">
         <v>87676.2</v>
       </c>
       <c r="D181" s="25">
         <v>289803.68</v>
       </c>
       <c r="E181" s="25">
         <v>44707.44</v>
       </c>
       <c r="F181" s="25">
         <v>362295.75</v>
       </c>
     </row>
     <row r="182" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A182" s="54"/>
+      <c r="A182" s="59"/>
       <c r="B182" s="10" t="s">
         <v>13</v>
       </c>
       <c r="C182" s="36">
         <v>89359.13</v>
       </c>
       <c r="D182" s="25">
         <v>317290.23999999999</v>
       </c>
       <c r="E182" s="25">
         <v>38607.49</v>
       </c>
       <c r="F182" s="25">
         <v>357527.97</v>
       </c>
     </row>
     <row r="183" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A183" s="54"/>
+      <c r="A183" s="59"/>
       <c r="B183" s="10" t="s">
         <v>14</v>
       </c>
       <c r="C183" s="36">
         <v>87121.18</v>
       </c>
       <c r="D183" s="25">
         <v>297375.82</v>
       </c>
       <c r="E183" s="25">
         <v>37101.29</v>
       </c>
       <c r="F183" s="25">
         <v>367479.74</v>
       </c>
     </row>
     <row r="184" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A184" s="54"/>
+      <c r="A184" s="59"/>
       <c r="B184" s="39" t="s">
         <v>15</v>
       </c>
       <c r="C184" s="24">
         <v>88270</v>
       </c>
       <c r="D184" s="25">
         <v>286885.64</v>
       </c>
       <c r="E184" s="25">
         <v>47174.86</v>
       </c>
       <c r="F184" s="25">
         <v>341712.68</v>
       </c>
     </row>
     <row r="185" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A185" s="54"/>
+      <c r="A185" s="59"/>
       <c r="B185" s="10" t="s">
         <v>16</v>
       </c>
       <c r="C185" s="24">
         <v>77061.460000000006</v>
       </c>
       <c r="D185" s="25">
         <v>251262.9</v>
       </c>
       <c r="E185" s="25">
         <v>28230.79</v>
       </c>
       <c r="F185" s="25">
         <v>329541.77</v>
       </c>
     </row>
     <row r="186" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A186" s="54"/>
+      <c r="A186" s="59"/>
       <c r="B186" s="10" t="s">
         <v>17</v>
       </c>
       <c r="C186" s="24">
         <v>75847.48</v>
       </c>
       <c r="D186" s="25">
         <v>288528.19</v>
       </c>
       <c r="E186" s="25">
         <v>44824.65</v>
       </c>
       <c r="F186" s="25">
         <v>317130.58</v>
       </c>
     </row>
     <row r="187" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A187" s="54"/>
+      <c r="A187" s="59"/>
       <c r="B187" s="10" t="s">
         <v>18</v>
       </c>
       <c r="C187" s="24">
         <v>77675.460000000006</v>
       </c>
       <c r="D187" s="25">
         <v>315339.08</v>
       </c>
       <c r="E187" s="25">
         <v>48259.09</v>
       </c>
       <c r="F187" s="25">
         <v>321792.71999999997</v>
       </c>
     </row>
     <row r="188" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A188" s="53">
+      <c r="A188" s="51">
         <v>2026</v>
       </c>
-      <c r="B188" s="10" t="s">
+      <c r="B188" s="17" t="s">
         <v>7</v>
       </c>
-      <c r="C188" s="58">
+      <c r="C188" s="43">
         <v>84649.254000000001</v>
       </c>
       <c r="D188" s="24">
         <v>246025.85800000001</v>
       </c>
       <c r="E188" s="40">
         <v>53406.315000000002</v>
       </c>
       <c r="F188" s="40">
-        <v>293779.42927399999</v>
+        <v>293795.10953399999</v>
       </c>
     </row>
     <row r="189" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A189" s="54"/>
-      <c r="B189" s="10" t="s">
+      <c r="A189" s="51"/>
+      <c r="B189" s="17" t="s">
         <v>8</v>
       </c>
-      <c r="C189" s="58">
+      <c r="C189" s="43">
         <v>80409.137000000002</v>
       </c>
       <c r="D189" s="24">
         <v>245958.31299999999</v>
       </c>
       <c r="E189" s="40">
         <v>62527.046000000002</v>
       </c>
       <c r="F189" s="40">
         <v>269583.36636500002</v>
       </c>
     </row>
     <row r="190" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A190" s="54"/>
-      <c r="B190" s="10" t="s">
+      <c r="A190" s="51"/>
+      <c r="B190" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="C190" s="58">
+      <c r="C190" s="43">
         <v>104047.143</v>
       </c>
       <c r="D190" s="24">
         <v>320210.652</v>
       </c>
       <c r="E190" s="40">
         <v>73255.986999999994</v>
       </c>
       <c r="F190" s="40">
-        <v>323869.01360800001</v>
+        <v>323908.17999799998</v>
       </c>
     </row>
     <row r="191" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A191" s="54"/>
-      <c r="B191" s="10" t="s">
+      <c r="A191" s="51"/>
+      <c r="B191" s="17" t="s">
         <v>10</v>
       </c>
-      <c r="C191" s="58">
+      <c r="C191" s="43">
         <v>94455.324999999997</v>
       </c>
       <c r="D191" s="24">
         <v>309421.875</v>
       </c>
       <c r="E191" s="40">
         <v>86910.697</v>
       </c>
       <c r="F191" s="40">
-        <v>296526.94713099999</v>
+        <v>296116.12813099998</v>
       </c>
     </row>
     <row r="192" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A192" s="54"/>
-      <c r="B192" s="10" t="s">
+      <c r="A192" s="51"/>
+      <c r="B192" s="17" t="s">
         <v>11</v>
       </c>
-      <c r="C192" s="58">
+      <c r="C192" s="43">
         <v>101425.575</v>
       </c>
       <c r="D192" s="24">
         <v>283154.55900000001</v>
       </c>
       <c r="E192" s="40">
         <v>45910.161999999997</v>
       </c>
       <c r="F192" s="40">
-        <v>339607.41</v>
+        <v>340544.97016199998</v>
       </c>
     </row>
     <row r="193" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A193" s="54"/>
-      <c r="B193" s="10" t="s">
+      <c r="A193" s="51"/>
+      <c r="B193" s="45" t="s">
         <v>12</v>
       </c>
       <c r="C193" s="40">
-        <v>94305.32</v>
-[...1 lines deleted...]
-      <c r="D193" s="24">
+        <v>94305.317999999999</v>
+      </c>
+      <c r="D193" s="40">
         <v>265447.69900000002</v>
       </c>
       <c r="E193" s="40">
         <v>40895.17</v>
       </c>
       <c r="F193" s="40">
-        <v>327493.78999999998</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:6" s="41" customFormat="1" x14ac:dyDescent="0.3"/>
+        <v>328423.43196000002</v>
+      </c>
+    </row>
+    <row r="194" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A194" s="52"/>
+      <c r="B194" s="44" t="s">
+        <v>13</v>
+      </c>
+      <c r="C194" s="47">
+        <v>95793.024999999994</v>
+      </c>
+      <c r="D194" s="47">
+        <v>302830.25699999998</v>
+      </c>
+      <c r="E194" s="47">
+        <v>51295.563000000002</v>
+      </c>
+      <c r="F194" s="47">
+        <v>354231.890144</v>
+      </c>
+    </row>
     <row r="195" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A195" s="42" t="s">
+      <c r="A195" s="46"/>
+      <c r="B195" s="10" t="s">
+        <v>14</v>
+      </c>
+      <c r="C195" s="40">
+        <v>98809.763000000006</v>
+      </c>
+      <c r="D195" s="40">
+        <v>317182.14799999999</v>
+      </c>
+      <c r="E195" s="40">
+        <v>64531.084999999999</v>
+      </c>
+      <c r="F195" s="40">
+        <v>354539.11576399999</v>
+      </c>
+    </row>
+    <row r="196" spans="1:6" s="41" customFormat="1" x14ac:dyDescent="0.3"/>
+    <row r="197" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A197" s="48" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="197" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A197" s="44" t="s">
+    <row r="199" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A199" s="49" t="s">
         <v>5</v>
       </c>
-      <c r="B197" s="44"/>
-      <c r="C197" s="45" t="s">
+      <c r="B199" s="49"/>
+      <c r="C199" s="50" t="s">
         <v>22</v>
       </c>
-      <c r="D197" s="45"/>
-[...16 lines deleted...]
-      <c r="E199" s="33"/>
+      <c r="D199" s="50"/>
+      <c r="E199" s="50"/>
+      <c r="F199" s="50"/>
+    </row>
+    <row r="200" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A200" s="8"/>
+      <c r="B200" s="13"/>
+      <c r="C200" s="50"/>
+      <c r="D200" s="50"/>
+      <c r="E200" s="50"/>
+      <c r="F200" s="50"/>
+    </row>
+    <row r="201" spans="1:6" x14ac:dyDescent="0.3">
+      <c r="A201" s="9"/>
+      <c r="B201" s="13"/>
+      <c r="C201" s="33"/>
+      <c r="D201" s="33"/>
+      <c r="E201" s="33"/>
     </row>
   </sheetData>
   <mergeCells count="20">
     <mergeCell ref="A20:A31"/>
     <mergeCell ref="A2:F2"/>
     <mergeCell ref="A5:B5"/>
     <mergeCell ref="A8:A19"/>
     <mergeCell ref="A92:A103"/>
-    <mergeCell ref="A197:B197"/>
-    <mergeCell ref="C197:F198"/>
+    <mergeCell ref="A199:B199"/>
+    <mergeCell ref="C199:F200"/>
     <mergeCell ref="A32:A43"/>
     <mergeCell ref="A44:A55"/>
     <mergeCell ref="A56:A67"/>
     <mergeCell ref="A68:A79"/>
     <mergeCell ref="A80:A91"/>
     <mergeCell ref="A104:A115"/>
     <mergeCell ref="A116:A127"/>
     <mergeCell ref="A128:A139"/>
     <mergeCell ref="A140:A151"/>
     <mergeCell ref="A152:A163"/>
     <mergeCell ref="A164:A175"/>
     <mergeCell ref="A176:A187"/>
-    <mergeCell ref="A188:A193"/>
+    <mergeCell ref="A188:A194"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.70866141732283472" right="0.70866141732283472" top="0.74803149606299213" bottom="0.74803149606299213" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:F32"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
+    <sheetView topLeftCell="A4" workbookViewId="0">
       <selection activeCell="H20" sqref="H20"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.3" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.796875" style="9" bestFit="1" customWidth="1"/>
-    <col min="2" max="5" width="20.796875" customWidth="1"/>
+    <col min="1" max="1" width="11.77734375" style="9" bestFit="1" customWidth="1"/>
+    <col min="2" max="5" width="20.77734375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="C1" s="2"/>
       <c r="D1" s="3"/>
       <c r="E1" s="2"/>
     </row>
     <row r="2" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="56" t="s">
+      <c r="A2" s="61" t="s">
         <v>24</v>
       </c>
-      <c r="B2" s="56"/>
-[...2 lines deleted...]
-      <c r="E2" s="56"/>
+      <c r="B2" s="61"/>
+      <c r="C2" s="61"/>
+      <c r="D2" s="61"/>
+      <c r="E2" s="61"/>
     </row>
     <row r="3" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A3" s="4"/>
       <c r="B3" s="4"/>
       <c r="C3" s="4"/>
       <c r="D3" s="4"/>
       <c r="E3" s="4"/>
     </row>
     <row r="4" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="56" t="s">
+      <c r="A4" s="61" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="56"/>
+      <c r="B4" s="61"/>
       <c r="C4" s="22">
         <v>46199</v>
       </c>
       <c r="D4" s="3"/>
       <c r="E4" s="2"/>
     </row>
     <row r="5" spans="1:6" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="C5" s="2"/>
       <c r="D5" s="3"/>
       <c r="E5" s="2"/>
     </row>
-    <row r="6" spans="1:6" ht="14.3" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:6" ht="14.25" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="5" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="5" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="5" t="s">
         <v>3</v>
       </c>
       <c r="D6" s="14" t="s">
         <v>4</v>
       </c>
       <c r="E6" s="14" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A7" s="5">
         <v>2008</v>
       </c>
       <c r="B7" s="6">
         <v>756287</v>
       </c>
       <c r="C7" s="6">
         <v>2761586</v>
@@ -4725,115 +4794,115 @@
       </c>
       <c r="E21" s="27">
         <v>3873293</v>
       </c>
       <c r="F21" s="7"/>
     </row>
     <row r="22" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A22" s="23">
         <v>2023</v>
       </c>
       <c r="B22" s="21">
         <v>920122</v>
       </c>
       <c r="C22" s="21">
         <v>3893751</v>
       </c>
       <c r="D22" s="21">
         <v>416117</v>
       </c>
       <c r="E22" s="24">
         <v>4411870</v>
       </c>
       <c r="F22" s="7"/>
     </row>
     <row r="23" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A23" s="43">
+      <c r="A23" s="42">
         <v>2024</v>
       </c>
       <c r="B23" s="21">
         <v>926447.02399999998</v>
       </c>
       <c r="C23" s="21">
         <v>3632573</v>
       </c>
       <c r="D23" s="21">
         <v>425249</v>
       </c>
       <c r="E23" s="24">
         <v>4139995</v>
       </c>
       <c r="F23" s="7"/>
     </row>
     <row r="24" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="A24" s="43">
+      <c r="A24" s="42">
         <v>2025</v>
       </c>
       <c r="B24" s="21">
         <v>991453</v>
       </c>
       <c r="C24" s="21">
         <v>3435225</v>
       </c>
       <c r="D24" s="21">
         <v>576401</v>
       </c>
       <c r="E24" s="24">
         <v>3946351</v>
       </c>
       <c r="F24" s="7"/>
     </row>
     <row r="25" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A25" s="12" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="26" spans="1:6" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A26" s="8" t="s">
         <v>5</v>
       </c>
-      <c r="B26" s="57" t="s">
+      <c r="B26" s="62" t="s">
         <v>22</v>
       </c>
-      <c r="C26" s="57"/>
-[...1 lines deleted...]
-      <c r="E26" s="57"/>
+      <c r="C26" s="62"/>
+      <c r="D26" s="62"/>
+      <c r="E26" s="62"/>
       <c r="F26" s="7"/>
     </row>
     <row r="27" spans="1:6" x14ac:dyDescent="0.3">
       <c r="A27" s="8"/>
-      <c r="B27" s="57"/>
-[...2 lines deleted...]
-      <c r="E27" s="57"/>
+      <c r="B27" s="62"/>
+      <c r="C27" s="62"/>
+      <c r="D27" s="62"/>
+      <c r="E27" s="62"/>
       <c r="F27" s="7"/>
     </row>
     <row r="28" spans="1:6" x14ac:dyDescent="0.3">
-      <c r="B28" s="57"/>
-[...2 lines deleted...]
-      <c r="E28" s="57"/>
+      <c r="B28" s="62"/>
+      <c r="C28" s="62"/>
+      <c r="D28" s="62"/>
+      <c r="E28" s="62"/>
       <c r="F28" s="7"/>
     </row>
     <row r="29" spans="1:6" x14ac:dyDescent="0.3">
       <c r="C29" s="7"/>
       <c r="D29" s="7"/>
       <c r="E29" s="7"/>
       <c r="F29" s="7"/>
     </row>
     <row r="30" spans="1:6" x14ac:dyDescent="0.3">
       <c r="C30" s="7"/>
       <c r="D30" s="7"/>
       <c r="E30" s="7"/>
       <c r="F30" s="7"/>
     </row>
     <row r="31" spans="1:6" x14ac:dyDescent="0.3">
       <c r="C31" s="7"/>
       <c r="D31" s="7"/>
       <c r="E31" s="7"/>
       <c r="F31" s="7"/>
     </row>
     <row r="32" spans="1:6" x14ac:dyDescent="0.3">
       <c r="C32" s="7"/>
       <c r="D32" s="7"/>
       <c r="E32" s="7"/>
       <c r="F32" s="7"/>
@@ -4883,29 +4952,29 @@
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>İlkay ARIÖZ</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="geodilabelclass">
     <vt:lpwstr>id_classification_unclassified=0ef0d4bf-59b8-4ae6-bbc0-fafde041157b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="geodilabeluser">
     <vt:lpwstr>user=hozarslan</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="geodilabeltime">
-    <vt:lpwstr>datetime=2026-07-20T07:20:34.578Z</vt:lpwstr>
+    <vt:lpwstr>datetime=2026-10-13T07:54:58.910Z</vt:lpwstr>
   </property>
 </Properties>
 </file>