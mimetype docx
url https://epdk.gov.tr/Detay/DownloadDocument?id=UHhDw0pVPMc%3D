--- v0 (2026-06-26)
+++ v1 (2026-08-17)
@@ -5519,57 +5519,63 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>29,544510</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="179C1AB4" w14:textId="77777777" w:rsidR="00550293" w:rsidRPr="00323D11" w:rsidRDefault="00550293" w:rsidP="00323D11">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="179C1AB4" w14:textId="4BE7E139" w:rsidR="00550293" w:rsidRPr="00323D11" w:rsidRDefault="00F40035" w:rsidP="00323D11">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>29,957252</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="5AB91D5E" w14:textId="77777777" w:rsidR="00550293" w:rsidRPr="00323D11" w:rsidRDefault="00550293" w:rsidP="00323D11">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -6338,50 +6344,51 @@
     <w:rsid w:val="00C7463F"/>
     <w:rsid w:val="00C93902"/>
     <w:rsid w:val="00C95286"/>
     <w:rsid w:val="00CA49D1"/>
     <w:rsid w:val="00CB63FB"/>
     <w:rsid w:val="00CF73EC"/>
     <w:rsid w:val="00D64EE5"/>
     <w:rsid w:val="00D73953"/>
     <w:rsid w:val="00DB3679"/>
     <w:rsid w:val="00DB7C2C"/>
     <w:rsid w:val="00DC61D7"/>
     <w:rsid w:val="00DF623B"/>
     <w:rsid w:val="00E01429"/>
     <w:rsid w:val="00E1302E"/>
     <w:rsid w:val="00E24A1D"/>
     <w:rsid w:val="00E476E4"/>
     <w:rsid w:val="00E67D38"/>
     <w:rsid w:val="00E72DA3"/>
     <w:rsid w:val="00E82EF6"/>
     <w:rsid w:val="00E840BC"/>
     <w:rsid w:val="00E855D8"/>
     <w:rsid w:val="00EB1A57"/>
     <w:rsid w:val="00ED27BA"/>
     <w:rsid w:val="00ED604A"/>
     <w:rsid w:val="00F2117E"/>
+    <w:rsid w:val="00F40035"/>
     <w:rsid w:val="00F41DEB"/>
     <w:rsid w:val="00F63A47"/>
     <w:rsid w:val="00F673E9"/>
     <w:rsid w:val="00F84E3A"/>
     <w:rsid w:val="00FA31B7"/>
     <w:rsid w:val="00FC09A6"/>
     <w:rsid w:val="00FC2015"/>
     <w:rsid w:val="00FF012E"/>
     <w:rsid w:val="00FF50B6"/>
     <w:rsid w:val="00FF7603"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
@@ -7841,66 +7848,66 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46C5D316-6351-4B6B-B388-C9A1E715DDB7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>464</Words>
-  <Characters>2649</Characters>
+  <Words>465</Words>
+  <Characters>2657</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>EPDK</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3107</CharactersWithSpaces>
+  <CharactersWithSpaces>3116</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mehmet KÜRKÇÜ</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>