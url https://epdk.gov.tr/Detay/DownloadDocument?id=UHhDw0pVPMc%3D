--- v1 (2026-08-17)
+++ v2 (2026-10-12)
@@ -5547,79 +5547,91 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
               <w:t>29,957252</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="5AB91D5E" w14:textId="77777777" w:rsidR="00550293" w:rsidRPr="00323D11" w:rsidRDefault="00550293" w:rsidP="00323D11">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="5AB91D5E" w14:textId="413B30F4" w:rsidR="00550293" w:rsidRPr="00323D11" w:rsidRDefault="002225A2" w:rsidP="00323D11">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>30,087301</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="0AA87EE9" w14:textId="77777777" w:rsidR="00550293" w:rsidRDefault="00550293" w:rsidP="00323D11">
-[...5 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="0AA87EE9" w14:textId="235F9F7F" w:rsidR="00550293" w:rsidRDefault="00025951" w:rsidP="00323D11">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+              </w:rPr>
+              <w:t>31,821843</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
           <w:p w14:paraId="7D19695D" w14:textId="77777777" w:rsidR="00550293" w:rsidRDefault="00550293" w:rsidP="00323D11">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5796,51 +5808,71 @@
       <w:r w:rsidRPr="00486103">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t xml:space="preserve"> toptan satış</w:t>
       </w:r>
       <w:r w:rsidR="00DF623B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00486103">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
-        <w:t>lisansı sahibi şirketlerce 27/05/2014 tarihli ve 29012 sayılı Resmî Gazete’de yayımlanan Enerji Piyasası Bildirim Yönetmeliği ve anılan Yönetmeliğe binaen yayımlanan 20/11/2014 tarihli ve 5313/1 sayılı “Enerji Piyasası Bildirim Sistemi Kullanım Talimatı Kurul Kararı” hükümleri uyarınca Kurumumuza sunulan veriler esas alınarak derlen</w:t>
+        <w:t xml:space="preserve">lisansı sahibi şirketlerce 27/05/2014 tarihli ve 29012 sayılı Resmî </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00486103">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t>Gazete’de</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00486103">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="tr-TR"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yayımlanan Enerji Piyasası Bildirim Yönetmeliği ve anılan Yönetmeliğe binaen yayımlanan 20/11/2014 tarihli ve 5313/1 sayılı “Enerji Piyasası Bildirim Sistemi Kullanım Talimatı Kurul Kararı” hükümleri uyarınca Kurumumuza sunulan veriler esas alınarak derlen</w:t>
       </w:r>
       <w:r w:rsidR="00313B3C" w:rsidRPr="00486103">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t>miş</w:t>
       </w:r>
       <w:r w:rsidR="00D73953" w:rsidRPr="00486103">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="tr-TR"/>
         </w:rPr>
         <w:t>tir.</w:t>
       </w:r>
       <w:r w:rsidR="000D38A7">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="tr-TR"/>
@@ -6211,72 +6243,74 @@
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003B1C2A"/>
     <w:rsid w:val="00016813"/>
+    <w:rsid w:val="00025951"/>
     <w:rsid w:val="00043D4E"/>
     <w:rsid w:val="000514B5"/>
     <w:rsid w:val="00052F83"/>
     <w:rsid w:val="000719F9"/>
     <w:rsid w:val="000811E4"/>
     <w:rsid w:val="000835A2"/>
     <w:rsid w:val="000D2384"/>
     <w:rsid w:val="000D38A7"/>
     <w:rsid w:val="000D7628"/>
     <w:rsid w:val="000E1500"/>
     <w:rsid w:val="001250FB"/>
     <w:rsid w:val="00126799"/>
     <w:rsid w:val="00132760"/>
     <w:rsid w:val="00155641"/>
     <w:rsid w:val="00165321"/>
     <w:rsid w:val="001679F9"/>
     <w:rsid w:val="00192A0E"/>
     <w:rsid w:val="00197F35"/>
     <w:rsid w:val="001E27A8"/>
     <w:rsid w:val="001F0982"/>
     <w:rsid w:val="00206569"/>
     <w:rsid w:val="00211C7B"/>
+    <w:rsid w:val="002225A2"/>
     <w:rsid w:val="0028206A"/>
     <w:rsid w:val="00293D46"/>
     <w:rsid w:val="00295701"/>
     <w:rsid w:val="002B24D4"/>
     <w:rsid w:val="002B78B9"/>
     <w:rsid w:val="002B7B94"/>
     <w:rsid w:val="002E1D78"/>
     <w:rsid w:val="002F0F14"/>
     <w:rsid w:val="0031074C"/>
     <w:rsid w:val="00313B3C"/>
     <w:rsid w:val="00321D2E"/>
     <w:rsid w:val="00323D11"/>
     <w:rsid w:val="00324F48"/>
     <w:rsid w:val="003318BA"/>
     <w:rsid w:val="003345FE"/>
     <w:rsid w:val="0039053D"/>
     <w:rsid w:val="00393715"/>
     <w:rsid w:val="003B1C2A"/>
     <w:rsid w:val="003E2BD6"/>
     <w:rsid w:val="003E72AF"/>
     <w:rsid w:val="004009DE"/>
     <w:rsid w:val="00445438"/>
     <w:rsid w:val="00486103"/>
     <w:rsid w:val="004A0F65"/>
     <w:rsid w:val="004A3FC0"/>
@@ -7848,66 +7882,66 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{46C5D316-6351-4B6B-B388-C9A1E715DDB7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>465</Words>
-  <Characters>2657</Characters>
+  <Words>468</Words>
+  <Characters>2672</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Konu Başlığı</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>EPDK</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3116</CharactersWithSpaces>
+  <CharactersWithSpaces>3134</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Mehmet KÜRKÇÜ</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>