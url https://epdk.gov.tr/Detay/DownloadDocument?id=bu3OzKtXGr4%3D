--- v0 (2026-07-05)
+++ v1 (2026-09-06)
@@ -3,53 +3,53 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="24334"/>
   <workbookPr filterPrivacy="1"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{25158733-F3E2-4120-97E1-F26062BAB396}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{2C62F6CD-E4BA-49DF-BADD-D81610291883}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-99" yWindow="-99" windowWidth="21303" windowHeight="11344" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Aylık" sheetId="2" r:id="rId1"/>
     <sheet name="Yıllık" sheetId="3" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="OLE_LINK1" localSheetId="0">Aylık!$C$128</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
@@ -846,51 +846,51 @@
   <c r="CD17" i="2"/>
   <c r="CI17" i="2" s="1"/>
   <c r="CE17" i="2"/>
   <c r="CJ17" i="2" s="1"/>
   <c r="CF17" i="2"/>
   <c r="CG17" i="2"/>
   <c r="CH17" i="2"/>
   <c r="CD18" i="2"/>
   <c r="CI18" i="2" s="1"/>
   <c r="CE18" i="2"/>
   <c r="CJ18" i="2" s="1"/>
   <c r="CF18" i="2"/>
   <c r="CG18" i="2"/>
   <c r="CH18" i="2"/>
   <c r="CE7" i="2"/>
   <c r="CJ7" i="2" s="1"/>
   <c r="CF7" i="2"/>
   <c r="CG7" i="2"/>
   <c r="CH7" i="2"/>
   <c r="CD7" i="2"/>
   <c r="CI7" i="2" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="278" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="280" uniqueCount="33">
   <si>
     <t>Kasım</t>
   </si>
   <si>
     <t>Ekim</t>
   </si>
   <si>
     <t>Ocak</t>
   </si>
   <si>
     <t>Şubat</t>
   </si>
   <si>
     <t>Mart</t>
   </si>
   <si>
     <t>Nisan</t>
   </si>
   <si>
     <t>Mayıs</t>
   </si>
   <si>
     <t>Haziran</t>
   </si>
   <si>
@@ -1144,51 +1144,51 @@
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color theme="4" tint="0.39997558519241921"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="44">
+  <cellXfs count="48">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
@@ -1266,50 +1266,62 @@
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="3" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="3">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Normal 2" xfId="2" xr:uid="{00000000-0005-0000-0000-000001000000}"/>
     <cellStyle name="Virgül" xfId="1" builtinId="3"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1561,120 +1573,120 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A2:CK150"/>
+  <dimension ref="A2:CK153"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C133" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="C1" sqref="C1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="I138" sqref="I138"/>
+      <selection pane="bottomRight" activeCell="E145" sqref="E145"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.21875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.19921875" defaultRowHeight="14.3" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="8.6640625" style="2" customWidth="1"/>
-    <col min="2" max="2" width="10.21875" style="2" customWidth="1"/>
+    <col min="1" max="1" width="8.69921875" style="2" customWidth="1"/>
+    <col min="2" max="2" width="10.19921875" style="2" customWidth="1"/>
     <col min="3" max="3" width="20" style="7" customWidth="1"/>
-    <col min="4" max="4" width="19.6640625" style="8" customWidth="1"/>
-[...7 lines deleted...]
-    <col min="87" max="16384" width="9.21875" style="2"/>
+    <col min="4" max="4" width="19.69921875" style="8" customWidth="1"/>
+    <col min="5" max="5" width="20.19921875" style="7" customWidth="1"/>
+    <col min="6" max="6" width="19.69921875" style="7" customWidth="1"/>
+    <col min="7" max="7" width="24.296875" style="2" customWidth="1"/>
+    <col min="8" max="76" width="9.19921875" style="2"/>
+    <col min="77" max="78" width="8.69921875" style="2" customWidth="1"/>
+    <col min="79" max="79" width="13.3984375" style="2" customWidth="1"/>
+    <col min="80" max="86" width="8.69921875" style="2" customWidth="1"/>
+    <col min="87" max="16384" width="9.19921875" style="2"/>
   </cols>
   <sheetData>
     <row r="2" spans="1:89" x14ac:dyDescent="0.3">
       <c r="A2" s="33" t="s">
         <v>25</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
       <c r="F2" s="33"/>
       <c r="G2" s="33"/>
     </row>
     <row r="3" spans="1:89" x14ac:dyDescent="0.3">
       <c r="C3" s="2"/>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="2"/>
     </row>
     <row r="4" spans="1:89" x14ac:dyDescent="0.3">
       <c r="A4" s="33" t="s">
         <v>14</v>
       </c>
       <c r="B4" s="33"/>
       <c r="C4" s="22">
-        <v>46188</v>
+        <v>46248</v>
       </c>
     </row>
     <row r="5" spans="1:89" x14ac:dyDescent="0.3">
       <c r="BX5"/>
       <c r="BY5" s="23" t="s">
         <v>28</v>
       </c>
       <c r="BZ5" s="23" t="s">
         <v>29</v>
       </c>
       <c r="CA5" s="23" t="s">
         <v>30</v>
       </c>
       <c r="CB5" s="25" t="s">
         <v>27</v>
       </c>
       <c r="CC5" s="23" t="s">
         <v>32</v>
       </c>
     </row>
-    <row r="6" spans="1:89" ht="43.65" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:89" ht="43.7" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="11" t="s">
         <v>12</v>
       </c>
       <c r="B6" s="11" t="s">
         <v>15</v>
       </c>
       <c r="C6" s="11" t="s">
         <v>17</v>
       </c>
       <c r="D6" s="11" t="s">
         <v>16</v>
       </c>
       <c r="E6" s="11" t="s">
         <v>18</v>
       </c>
       <c r="F6" s="11" t="s">
         <v>19</v>
       </c>
       <c r="G6" s="12" t="s">
         <v>23</v>
       </c>
       <c r="BX6" t="s">
         <v>31</v>
       </c>
       <c r="BY6" s="25"/>
@@ -9936,200 +9948,251 @@
     <row r="138" spans="1:88" x14ac:dyDescent="0.3">
       <c r="A138" s="43"/>
       <c r="B138" s="13" t="s">
         <v>11</v>
       </c>
       <c r="C138" s="30">
         <v>7654.242873310759</v>
       </c>
       <c r="D138" s="20">
         <v>280.69819136000001</v>
       </c>
       <c r="E138" s="30">
         <v>240.43567899999999</v>
       </c>
       <c r="F138" s="30">
         <v>6383.082796758662</v>
       </c>
       <c r="G138" s="20">
         <v>5214.6833306198532</v>
       </c>
     </row>
     <row r="139" spans="1:88" x14ac:dyDescent="0.3">
       <c r="A139" s="34">
         <v>2026</v>
       </c>
-      <c r="B139" s="18" t="s">
+      <c r="B139" s="4" t="s">
         <v>2</v>
       </c>
-      <c r="C139" s="29">
+      <c r="C139" s="46">
         <v>7723.22</v>
       </c>
       <c r="D139" s="5">
         <v>278.32</v>
       </c>
       <c r="E139" s="29">
         <v>204.37</v>
       </c>
       <c r="F139" s="29">
         <v>8418.02</v>
       </c>
       <c r="G139" s="5">
         <v>4256.95</v>
       </c>
     </row>
     <row r="140" spans="1:88" x14ac:dyDescent="0.3">
       <c r="A140" s="34"/>
-      <c r="B140" s="18" t="s">
+      <c r="B140" s="4" t="s">
         <v>3</v>
       </c>
-      <c r="C140" s="29">
+      <c r="C140" s="46">
         <v>5259.91</v>
       </c>
       <c r="D140" s="5">
         <v>248.72</v>
       </c>
       <c r="E140" s="29">
         <v>156.79</v>
       </c>
       <c r="F140" s="29">
         <v>6786.97</v>
       </c>
       <c r="G140" s="5">
         <v>4224.3</v>
       </c>
     </row>
     <row r="141" spans="1:88" x14ac:dyDescent="0.3">
       <c r="A141" s="34"/>
-      <c r="B141" s="18" t="s">
+      <c r="B141" s="4" t="s">
         <v>4</v>
       </c>
-      <c r="C141" s="29">
+      <c r="C141" s="46">
         <v>6272.15</v>
       </c>
       <c r="D141" s="5">
         <v>274.33</v>
       </c>
       <c r="E141" s="29">
         <v>173.14</v>
       </c>
       <c r="F141" s="29">
         <v>6202.9</v>
       </c>
       <c r="G141" s="5">
         <v>4178.13</v>
       </c>
     </row>
     <row r="142" spans="1:88" x14ac:dyDescent="0.3">
       <c r="A142" s="34"/>
-      <c r="B142" s="19" t="s">
+      <c r="B142" s="4" t="s">
         <v>5</v>
       </c>
-      <c r="C142" s="29">
+      <c r="C142" s="47">
         <v>4730.74</v>
       </c>
-      <c r="D142" s="5">
+      <c r="D142" s="20">
         <v>265.14</v>
       </c>
-      <c r="E142" s="29">
+      <c r="E142" s="30">
         <v>182.72</v>
       </c>
-      <c r="F142" s="29">
+      <c r="F142" s="30">
         <v>5780.47</v>
       </c>
-      <c r="G142" s="5">
+      <c r="G142" s="20">
         <v>4185.34</v>
       </c>
     </row>
     <row r="143" spans="1:88" x14ac:dyDescent="0.3">
-      <c r="A143" s="32" t="s">
+      <c r="A143" s="34"/>
+      <c r="B143" s="4" t="s">
+        <v>6</v>
+      </c>
+      <c r="C143" s="46">
+        <v>3643.6</v>
+      </c>
+      <c r="D143" s="5">
+        <v>271.87</v>
+      </c>
+      <c r="E143" s="29">
+        <v>189.04</v>
+      </c>
+      <c r="F143" s="29">
+        <v>4094.56</v>
+      </c>
+      <c r="G143" s="5">
+        <v>4673.95</v>
+      </c>
+    </row>
+    <row r="144" spans="1:88" x14ac:dyDescent="0.3">
+      <c r="A144" s="34"/>
+      <c r="B144" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="C144" s="29">
+        <v>3059.66</v>
+      </c>
+      <c r="D144" s="5">
+        <v>248.05</v>
+      </c>
+      <c r="E144" s="29">
+        <v>199.9</v>
+      </c>
+      <c r="F144" s="29">
+        <v>2829.52</v>
+      </c>
+      <c r="G144" s="5">
+        <v>5265.76</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A145" s="44"/>
+      <c r="B145" s="44"/>
+      <c r="C145" s="44"/>
+      <c r="D145" s="45"/>
+      <c r="E145" s="44"/>
+      <c r="F145" s="44"/>
+      <c r="G145" s="45"/>
+    </row>
+    <row r="146" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="A146" s="32" t="s">
         <v>24</v>
       </c>
-      <c r="B143" s="32"/>
-[...17 lines deleted...]
-    <row r="148" spans="7:8" x14ac:dyDescent="0.3">
+      <c r="B146" s="32"/>
+      <c r="C146" s="32"/>
+      <c r="D146" s="32"/>
+      <c r="E146" s="32"/>
+    </row>
+    <row r="147" spans="1:8" ht="31.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A147" s="32"/>
+      <c r="B147" s="32"/>
+      <c r="C147" s="32"/>
+      <c r="D147" s="32"/>
+      <c r="E147" s="32"/>
+    </row>
+    <row r="148" spans="1:8" x14ac:dyDescent="0.3">
       <c r="H148" s="27"/>
     </row>
-    <row r="149" spans="7:8" x14ac:dyDescent="0.3">
+    <row r="149" spans="1:8" x14ac:dyDescent="0.3">
       <c r="G149" s="27"/>
-      <c r="H149" s="27"/>
-[...2 lines deleted...]
-      <c r="G150" s="27"/>
+    </row>
+    <row r="151" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="H151" s="27"/>
+    </row>
+    <row r="152" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="G152" s="27"/>
+      <c r="H152" s="27"/>
+    </row>
+    <row r="153" spans="1:8" x14ac:dyDescent="0.3">
+      <c r="G153" s="27"/>
     </row>
   </sheetData>
   <mergeCells count="15">
-    <mergeCell ref="A143:E144"/>
+    <mergeCell ref="A146:E147"/>
     <mergeCell ref="A2:G2"/>
     <mergeCell ref="A19:A30"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A31:A42"/>
     <mergeCell ref="A7:A18"/>
     <mergeCell ref="A43:A54"/>
     <mergeCell ref="A55:A66"/>
     <mergeCell ref="A67:A78"/>
     <mergeCell ref="A79:A90"/>
     <mergeCell ref="A91:A102"/>
     <mergeCell ref="A103:A114"/>
     <mergeCell ref="A115:A126"/>
     <mergeCell ref="A127:A138"/>
-    <mergeCell ref="A139:A142"/>
+    <mergeCell ref="A139:A144"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:E29"/>
   <sheetViews>
     <sheetView topLeftCell="A4" workbookViewId="0">
       <selection activeCell="C19" sqref="C19"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.3" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="13.77734375" style="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="5" max="5" width="23.6640625" customWidth="1"/>
+    <col min="1" max="1" width="13.796875" style="1" customWidth="1"/>
+    <col min="2" max="4" width="20.69921875" customWidth="1"/>
+    <col min="5" max="5" width="23.69921875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="C1" s="7"/>
       <c r="D1" s="8"/>
       <c r="E1" s="7"/>
     </row>
     <row r="2" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A2" s="33" t="s">
         <v>26</v>
       </c>
       <c r="B2" s="33"/>
       <c r="C2" s="33"/>
       <c r="D2" s="33"/>
       <c r="E2" s="33"/>
     </row>
     <row r="3" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A3" s="16"/>
       <c r="B3" s="16"/>
       <c r="C3" s="16"/>
       <c r="D3" s="16"/>
       <c r="E3" s="16"/>
     </row>
     <row r="4" spans="1:5" s="2" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A4" s="33" t="s">
@@ -10524,32 +10587,32 @@
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="geodilabelclass">
     <vt:lpwstr>id_classification_unclassified=0ef0d4bf-59b8-4ae6-bbc0-fafde041157b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="geodilabeluser">
-    <vt:lpwstr>user=americ</vt:lpwstr>
+    <vt:lpwstr>user=hozarslan</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="geodilabeltime">
-    <vt:lpwstr>datetime=2026-06-29T09:25:44.368Z</vt:lpwstr>
+    <vt:lpwstr>datetime=2026-07-20T06:36:49.404Z</vt:lpwstr>
   </property>
 </Properties>
 </file>