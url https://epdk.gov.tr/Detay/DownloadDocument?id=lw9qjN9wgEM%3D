--- v0 (2026-05-30)
+++ v1 (2026-07-22)
@@ -5,100 +5,100 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\mseker\Desktop\mart 2026 raporlar RİP güncelleme\zaman serisi\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\hozarslan\Desktop\Resmi İstatistik Rap\2026\2026 Mayıs\Mayıs 2026 Zaman Serisi\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8D628CD3-C22E-4CE7-9330-D77509BFCCEC}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{840C9ED2-B86D-4567-9A60-ABB60D9F24A2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-99" yWindow="-99" windowWidth="21303" windowHeight="11344" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Aylık" sheetId="2" r:id="rId1"/>
     <sheet name="Yıllık" sheetId="3" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="OLE_LINK1" localSheetId="0">Aylık!$C$113</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
   <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF00000000}" odcFile="C:\Users\sdemir\Documents\Veri Kaynaklarım\kule ElektrikBildirimAnaliz ElektrikAnaliz.odc" keepAlive="1" name="kule ElektrikBildirimAnaliz ElektrikAnaliz" type="5" refreshedVersion="6" background="1">
     <dbPr connection="Provider=MSOLAP.5;Integrated Security=SSPI;Persist Security Info=True;Initial Catalog=ElektrikBildirimAnaliz;Data Source=kule;MDX Compatibility=1;Safety Options=2;MDX Missing Member Mode=Error;Update Isolation Level=2" command="ElektrikAnaliz" commandType="1"/>
     <olapPr sendLocale="1" rowDrillCount="1000"/>
   </connection>
   <connection id="2" xr16:uid="{00000000-0015-0000-FFFF-FFFF01000000}" odcFile="C:\Users\sdemir\Documents\Veri Kaynaklarım\kule ElektrikBildirimAnaliz ElektrikAnaliz.odc" keepAlive="1" name="kule ElektrikBildirimAnaliz ElektrikAnaliz1" type="5" refreshedVersion="6" background="1">
     <dbPr connection="Provider=MSOLAP.5;Integrated Security=SSPI;Persist Security Info=True;Initial Catalog=ElektrikBildirimAnaliz;Data Source=kule;MDX Compatibility=1;Safety Options=2;MDX Missing Member Mode=Error;Update Isolation Level=2" command="ElektrikAnaliz" commandType="1"/>
     <olapPr sendLocale="1" rowDrillCount="1000"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="153" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="155" uniqueCount="39">
   <si>
     <t xml:space="preserve">Düzenlenme Tarihi: </t>
   </si>
   <si>
     <t>Yıl</t>
   </si>
   <si>
     <t>Önemli Not:</t>
   </si>
   <si>
     <t>Lisanslı Kurulu 
 Güç (MW)</t>
   </si>
   <si>
     <t>Lisanssız Kurulu
  Güç (MW)</t>
   </si>
   <si>
     <t>Lisanslı Üretim 
 (GWh)</t>
   </si>
   <si>
     <t>Lisanssız Üretim
  (GWh)</t>
   </si>
@@ -409,51 +409,51 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="48">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -497,64 +497,70 @@
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -835,4009 +841,4065 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J138"/>
+  <dimension ref="A1:J140"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="6" topLeftCell="C124" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="6" topLeftCell="C118" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="D134" sqref="D134"/>
+      <selection pane="bottomRight" activeCell="N129" sqref="N129"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.3" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.19921875" customWidth="1"/>
-    <col min="2" max="2" width="8.3984375" style="9" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="11.21875" customWidth="1"/>
+    <col min="2" max="2" width="8.44140625" style="9" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="15" customWidth="1"/>
-    <col min="4" max="4" width="17.3984375" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10" max="10" width="14.796875" customWidth="1"/>
+    <col min="4" max="4" width="17.44140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="15.21875" customWidth="1"/>
+    <col min="6" max="6" width="15.44140625" customWidth="1"/>
+    <col min="7" max="7" width="16.6640625" customWidth="1"/>
+    <col min="8" max="8" width="23.44140625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="15.6640625" customWidth="1"/>
+    <col min="10" max="10" width="14.77734375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="3"/>
       <c r="J1" s="2"/>
     </row>
     <row r="2" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="40" t="s">
+      <c r="B2" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="C2" s="40"/>
-[...6 lines deleted...]
-      <c r="J2" s="40"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="42"/>
     </row>
     <row r="3" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A3" s="15"/>
       <c r="B3" s="15"/>
       <c r="C3" s="15"/>
       <c r="D3" s="15"/>
       <c r="E3" s="15"/>
       <c r="F3" s="15"/>
       <c r="G3" s="15"/>
       <c r="H3" s="15"/>
       <c r="I3" s="15"/>
     </row>
     <row r="4" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="40" t="s">
+      <c r="A4" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="40"/>
+      <c r="B4" s="42"/>
       <c r="C4" s="14">
-        <v>46157</v>
+        <v>46223</v>
       </c>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="3"/>
       <c r="I4" s="2"/>
     </row>
     <row r="5" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="3"/>
       <c r="J5" s="2"/>
     </row>
-    <row r="6" spans="1:10" ht="33.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>25</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>27</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>28</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>32</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A7" s="41">
+      <c r="A7" s="43">
         <v>2016</v>
       </c>
       <c r="B7" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="13">
         <v>22273143.149999999</v>
       </c>
       <c r="D7" s="13">
         <v>27678.34</v>
       </c>
       <c r="E7" s="13">
         <v>73227</v>
       </c>
       <c r="F7" s="13">
         <v>395.46</v>
       </c>
       <c r="G7" s="17"/>
       <c r="H7" s="18">
         <v>17933430.059999999</v>
       </c>
       <c r="I7" s="13">
         <v>704664</v>
       </c>
       <c r="J7" s="13">
         <v>188821</v>
       </c>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A8" s="41"/>
+      <c r="A8" s="43"/>
       <c r="B8" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="19">
         <v>19938840.66</v>
       </c>
       <c r="D8" s="13">
         <v>43991.07</v>
       </c>
       <c r="E8" s="13">
         <v>73615.38</v>
       </c>
       <c r="F8" s="13">
         <v>461.5</v>
       </c>
       <c r="G8" s="17"/>
       <c r="H8" s="18">
         <v>16607988.42</v>
       </c>
       <c r="I8" s="13">
         <v>589499</v>
       </c>
       <c r="J8" s="13">
         <v>114427</v>
       </c>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A9" s="41"/>
+      <c r="A9" s="43"/>
       <c r="B9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="13">
         <v>21479246.25</v>
       </c>
       <c r="D9" s="13">
         <v>63423.49</v>
       </c>
       <c r="E9" s="13">
         <v>73705.210000000006</v>
       </c>
       <c r="F9" s="13">
         <v>507.63</v>
       </c>
       <c r="G9" s="17"/>
       <c r="H9" s="18">
         <v>16542285.550000001</v>
       </c>
       <c r="I9" s="13">
         <v>459811</v>
       </c>
       <c r="J9" s="13">
         <v>60511.89</v>
       </c>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A10" s="41"/>
+      <c r="A10" s="43"/>
       <c r="B10" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="13">
         <v>20334955.989999998</v>
       </c>
       <c r="D10" s="13">
         <v>81831.02</v>
       </c>
       <c r="E10" s="13">
         <v>73782.02</v>
       </c>
       <c r="F10" s="13">
         <v>540.59</v>
       </c>
       <c r="G10" s="17"/>
       <c r="H10" s="18">
         <v>16033256.609999999</v>
       </c>
       <c r="I10" s="13">
         <v>393646</v>
       </c>
       <c r="J10" s="13">
         <v>107762.7</v>
       </c>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A11" s="41"/>
+      <c r="A11" s="43"/>
       <c r="B11" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="13">
         <v>20785623.449999999</v>
       </c>
       <c r="D11" s="13">
         <v>91176.75</v>
       </c>
       <c r="E11" s="13">
         <v>74617.907999999996</v>
       </c>
       <c r="F11" s="13">
         <v>587.51</v>
       </c>
       <c r="G11" s="17"/>
       <c r="H11" s="18">
         <v>16333299.83</v>
       </c>
       <c r="I11" s="13">
         <v>394909</v>
       </c>
       <c r="J11" s="13">
         <v>58840.12</v>
       </c>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A12" s="41"/>
+      <c r="A12" s="43"/>
       <c r="B12" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="13">
         <v>21792788.879999999</v>
       </c>
       <c r="D12" s="13">
         <v>106053.4</v>
       </c>
       <c r="E12" s="13">
         <v>74664.53</v>
       </c>
       <c r="F12" s="13">
         <v>642.53</v>
       </c>
       <c r="G12" s="17"/>
       <c r="H12" s="18">
         <v>17080768.23</v>
       </c>
       <c r="I12" s="13">
         <v>504611.06</v>
       </c>
       <c r="J12" s="13">
         <v>68894.66</v>
       </c>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A13" s="41"/>
+      <c r="A13" s="43"/>
       <c r="B13" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="13">
         <v>22986567.789999999</v>
       </c>
       <c r="D13" s="13">
         <v>136986.70000000001</v>
       </c>
       <c r="E13" s="13">
         <v>76472.289999999994</v>
       </c>
       <c r="F13" s="13">
         <v>674.82</v>
       </c>
       <c r="G13" s="17"/>
       <c r="H13" s="18">
         <v>19181465.77</v>
       </c>
       <c r="I13" s="13">
         <v>647181</v>
       </c>
       <c r="J13" s="13">
         <v>165466.23999999999</v>
       </c>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A14" s="41"/>
+      <c r="A14" s="43"/>
       <c r="B14" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="13">
         <v>24840623.25</v>
       </c>
       <c r="D14" s="13">
         <v>132131.34</v>
       </c>
       <c r="E14" s="13">
         <v>77253.210000000006</v>
       </c>
       <c r="F14" s="13">
         <v>724.11699999999996</v>
       </c>
       <c r="G14" s="17"/>
       <c r="H14" s="18">
         <v>20491138.550000001</v>
       </c>
       <c r="I14" s="13">
         <v>665449</v>
       </c>
       <c r="J14" s="13">
         <v>121086</v>
       </c>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A15" s="41"/>
+      <c r="A15" s="43"/>
       <c r="B15" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="13">
         <v>20087497.859999999</v>
       </c>
       <c r="D15" s="13">
         <v>133145.29999999999</v>
       </c>
       <c r="E15" s="13">
         <v>77408.52</v>
       </c>
       <c r="F15" s="13">
         <v>806.28</v>
       </c>
       <c r="G15" s="17"/>
       <c r="H15" s="18">
         <v>17019134.09</v>
       </c>
       <c r="I15" s="13">
         <v>475837</v>
       </c>
       <c r="J15" s="13">
         <v>97479.95</v>
       </c>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A16" s="41"/>
+      <c r="A16" s="43"/>
       <c r="B16" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="13">
         <v>20761164.100000001</v>
       </c>
       <c r="D16" s="13">
         <v>127443.55</v>
       </c>
       <c r="E16" s="13">
         <v>77666.975000000006</v>
       </c>
       <c r="F16" s="13">
         <v>893.15</v>
       </c>
       <c r="G16" s="17"/>
       <c r="H16" s="18">
         <v>17373229.789999999</v>
       </c>
       <c r="I16" s="13">
         <v>429980</v>
       </c>
       <c r="J16" s="13">
         <v>190270.96</v>
       </c>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A17" s="41"/>
+      <c r="A17" s="43"/>
       <c r="B17" s="16" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="13">
         <v>21559289.239999998</v>
       </c>
       <c r="D17" s="13">
         <v>107212.45</v>
       </c>
       <c r="E17" s="13">
         <v>77676.240000000005</v>
       </c>
       <c r="F17" s="13">
         <v>972.70399999999995</v>
       </c>
       <c r="G17" s="17"/>
       <c r="H17" s="18">
         <v>17299825.219999999</v>
       </c>
       <c r="I17" s="13">
         <v>422545</v>
       </c>
       <c r="J17" s="13">
         <v>132476.75</v>
       </c>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A18" s="41"/>
+      <c r="A18" s="43"/>
       <c r="B18" s="16" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="13">
         <v>24373384.390000001</v>
       </c>
       <c r="D18" s="13">
         <v>73894.89</v>
       </c>
       <c r="E18" s="13">
         <v>77562.679999999993</v>
       </c>
       <c r="F18" s="13">
         <v>1043.9490000000001</v>
       </c>
       <c r="G18" s="17"/>
       <c r="H18" s="18">
         <v>18344472.91</v>
       </c>
       <c r="I18" s="13">
         <v>711997</v>
       </c>
       <c r="J18" s="13">
         <v>136003.98000000001</v>
       </c>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A19" s="41">
+      <c r="A19" s="43">
         <v>2017</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="13">
         <v>25316711.170000002</v>
       </c>
       <c r="D19" s="13">
         <v>85283.68</v>
       </c>
       <c r="E19" s="13">
         <v>77699.94</v>
       </c>
       <c r="F19" s="13">
         <v>1106.07</v>
       </c>
       <c r="G19" s="17"/>
       <c r="H19" s="18">
         <v>19076510.98</v>
       </c>
       <c r="I19" s="13">
         <v>339837.41</v>
       </c>
       <c r="J19" s="13">
         <v>233685.41</v>
       </c>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A20" s="41"/>
+      <c r="A20" s="43"/>
       <c r="B20" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="13">
         <v>22361535.190000001</v>
       </c>
       <c r="D20" s="13">
         <v>136623.75</v>
       </c>
       <c r="E20" s="13">
         <v>77867.679999999993</v>
       </c>
       <c r="F20" s="13">
         <v>1245.77</v>
       </c>
       <c r="G20" s="13">
         <v>22451554.32</v>
       </c>
       <c r="H20" s="13">
         <v>17765830.129999999</v>
       </c>
       <c r="I20" s="13">
         <v>179386.89</v>
       </c>
       <c r="J20" s="13">
         <v>212538.22</v>
       </c>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A21" s="41"/>
+      <c r="A21" s="43"/>
       <c r="B21" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="13">
         <v>23776689.829999998</v>
       </c>
       <c r="D21" s="13">
         <v>171511.05</v>
       </c>
       <c r="E21" s="13">
         <v>78084.929999999993</v>
       </c>
       <c r="F21" s="13">
         <v>1296.73</v>
       </c>
       <c r="G21" s="13">
         <v>23586498.710000001</v>
       </c>
       <c r="H21" s="13">
         <v>18534489.600000001</v>
       </c>
       <c r="I21" s="13">
         <v>305358</v>
       </c>
       <c r="J21" s="13">
         <v>248209.32</v>
       </c>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A22" s="41"/>
+      <c r="A22" s="43"/>
       <c r="B22" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="13">
         <v>22305552.27</v>
       </c>
       <c r="D22" s="13">
         <v>270373</v>
       </c>
       <c r="E22" s="13">
         <v>78456.679999999993</v>
       </c>
       <c r="F22" s="13">
         <v>1415.27</v>
       </c>
       <c r="G22" s="13">
         <v>21923821.690000001</v>
       </c>
       <c r="H22" s="13">
         <v>17520015.5</v>
       </c>
       <c r="I22" s="13">
         <v>156402.42000000001</v>
       </c>
       <c r="J22" s="13">
         <v>305355.18</v>
       </c>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A23" s="41"/>
+      <c r="A23" s="43"/>
       <c r="B23" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="13">
         <v>23127539.43</v>
       </c>
       <c r="D23" s="13">
         <v>243252.88</v>
       </c>
       <c r="E23" s="13">
         <v>78899.429999999993</v>
       </c>
       <c r="F23" s="13">
         <v>1547.38</v>
       </c>
       <c r="G23" s="13">
         <v>22853967.109999999</v>
       </c>
       <c r="H23" s="13">
         <v>18037654.609999999</v>
       </c>
       <c r="I23" s="13">
         <v>230753.38</v>
       </c>
       <c r="J23" s="13">
         <v>330518.82</v>
       </c>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A24" s="41"/>
+      <c r="A24" s="43"/>
       <c r="B24" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="13">
         <v>22588627.780000001</v>
       </c>
       <c r="D24" s="13">
         <v>287758.62</v>
       </c>
       <c r="E24" s="13">
         <v>78909.240000000005</v>
       </c>
       <c r="F24" s="13">
         <v>1622.21</v>
       </c>
       <c r="G24" s="13">
         <v>22303717.969999999</v>
       </c>
       <c r="H24" s="13">
         <v>17334127.02</v>
       </c>
       <c r="I24" s="13">
         <v>199838.28</v>
       </c>
       <c r="J24" s="13">
         <v>252789.14</v>
       </c>
     </row>
     <row r="25" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A25" s="41"/>
+      <c r="A25" s="43"/>
       <c r="B25" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="13">
         <v>28011566.510000002</v>
       </c>
       <c r="D25" s="13">
         <v>340706.72</v>
       </c>
       <c r="E25" s="13">
         <v>78845.289999999994</v>
       </c>
       <c r="F25" s="13">
         <v>1731.27</v>
       </c>
       <c r="G25" s="13">
         <v>27776317.91</v>
       </c>
       <c r="H25" s="13">
         <v>20729160.190000001</v>
       </c>
       <c r="I25" s="13">
         <v>287116.18</v>
       </c>
       <c r="J25" s="13">
         <v>263984.03999999998</v>
       </c>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A26" s="41"/>
+      <c r="A26" s="43"/>
       <c r="B26" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C26" s="13">
         <v>27815360.75</v>
       </c>
       <c r="D26" s="13">
         <v>342198.89</v>
       </c>
       <c r="E26" s="13">
         <v>79616.91</v>
       </c>
       <c r="F26" s="13">
         <v>1922.71</v>
       </c>
       <c r="G26" s="13">
         <v>27522377.02</v>
       </c>
       <c r="H26" s="13">
         <v>21143459.25</v>
       </c>
       <c r="I26" s="13">
         <v>212527.6</v>
       </c>
       <c r="J26" s="13">
         <v>242506.57</v>
       </c>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A27" s="41"/>
+      <c r="A27" s="43"/>
       <c r="B27" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C27" s="19">
         <v>23930399.960000001</v>
       </c>
       <c r="D27" s="13">
         <v>357707.23</v>
       </c>
       <c r="E27" s="13">
         <v>79469.03</v>
       </c>
       <c r="F27" s="13">
         <v>2223.9899999999998</v>
       </c>
       <c r="G27" s="13">
         <v>27522377.02</v>
       </c>
       <c r="H27" s="13">
         <v>19510091.68</v>
       </c>
       <c r="I27" s="13">
         <v>260497.32</v>
       </c>
       <c r="J27" s="13">
         <v>242190.47</v>
       </c>
     </row>
     <row r="28" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A28" s="41"/>
+      <c r="A28" s="43"/>
       <c r="B28" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="13">
         <v>23544043.390000001</v>
       </c>
       <c r="D28" s="13">
         <v>345215.51</v>
       </c>
       <c r="E28" s="13">
         <v>79851.66</v>
       </c>
       <c r="F28" s="13">
         <v>2469.65</v>
       </c>
       <c r="G28" s="13">
         <v>23161713.170000002</v>
       </c>
       <c r="H28" s="13">
         <v>18419563.640000001</v>
       </c>
       <c r="I28" s="13">
         <v>152103.07</v>
       </c>
       <c r="J28" s="13">
         <v>324215.37</v>
       </c>
     </row>
     <row r="29" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A29" s="41"/>
+      <c r="A29" s="43"/>
       <c r="B29" s="16" t="s">
         <v>21</v>
       </c>
       <c r="C29" s="13">
         <v>24095744.16</v>
       </c>
       <c r="D29" s="13">
         <v>282105.69</v>
       </c>
       <c r="E29" s="13">
         <v>80692.94</v>
       </c>
       <c r="F29" s="13">
         <v>2724.91</v>
       </c>
       <c r="G29" s="13">
         <v>23860824</v>
       </c>
       <c r="H29" s="13">
         <v>18633166.539999999</v>
       </c>
       <c r="I29" s="13">
         <v>172560.83</v>
       </c>
       <c r="J29" s="13">
         <v>336603.55</v>
       </c>
     </row>
     <row r="30" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A30" s="41"/>
+      <c r="A30" s="43"/>
       <c r="B30" s="16" t="s">
         <v>22</v>
       </c>
       <c r="C30" s="13">
         <v>25794094.649999999</v>
       </c>
       <c r="D30" s="13">
         <v>271271.67</v>
       </c>
       <c r="E30" s="13">
         <v>81553.02</v>
       </c>
       <c r="F30" s="13">
         <v>3172.97</v>
       </c>
       <c r="G30" s="13">
         <v>25594468</v>
       </c>
       <c r="H30" s="13">
         <v>18886107.199999999</v>
       </c>
       <c r="I30" s="13">
         <v>232679</v>
       </c>
       <c r="J30" s="13">
         <v>307500</v>
       </c>
     </row>
     <row r="31" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A31" s="41">
+      <c r="A31" s="43">
         <v>2018</v>
       </c>
       <c r="B31" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C31" s="13">
         <v>26102602.440000001</v>
       </c>
       <c r="D31" s="13">
         <v>306986.83</v>
       </c>
       <c r="E31" s="13">
         <v>81678.080000000002</v>
       </c>
       <c r="F31" s="13">
         <v>3834.99</v>
       </c>
       <c r="G31" s="13">
         <v>25929477</v>
       </c>
       <c r="H31" s="13">
         <v>19851529.539999999</v>
       </c>
       <c r="I31" s="13">
         <v>165123</v>
       </c>
       <c r="J31" s="13">
         <v>254294</v>
       </c>
     </row>
     <row r="32" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A32" s="41"/>
+      <c r="A32" s="43"/>
       <c r="B32" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C32" s="13">
         <v>23078033.109999999</v>
       </c>
       <c r="D32" s="13">
         <v>503784.5</v>
       </c>
       <c r="E32" s="13">
         <v>81913.460000000006</v>
       </c>
       <c r="F32" s="13">
         <v>4175.68</v>
       </c>
       <c r="G32" s="13">
         <v>22844496</v>
       </c>
       <c r="H32" s="13">
         <v>18580080.449999999</v>
       </c>
       <c r="I32" s="13">
         <v>188818</v>
       </c>
       <c r="J32" s="13">
         <v>206637</v>
       </c>
     </row>
     <row r="33" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A33" s="41"/>
+      <c r="A33" s="43"/>
       <c r="B33" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="13">
         <v>24477520.77</v>
       </c>
       <c r="D33" s="13">
         <v>607516.62</v>
       </c>
       <c r="E33" s="13">
         <v>81963.39</v>
       </c>
       <c r="F33" s="13">
         <v>4523.0200000000004</v>
       </c>
       <c r="G33" s="13">
         <v>24145065</v>
       </c>
       <c r="H33" s="13">
         <v>19140445.940000001</v>
       </c>
       <c r="I33" s="13">
         <v>129642</v>
       </c>
       <c r="J33" s="13">
         <v>216073</v>
       </c>
     </row>
     <row r="34" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A34" s="41"/>
+      <c r="A34" s="43"/>
       <c r="B34" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="13">
         <v>22869958.66</v>
       </c>
       <c r="D34" s="13">
         <v>794366.97</v>
       </c>
       <c r="E34" s="13">
         <v>82101.22</v>
       </c>
       <c r="F34" s="13">
         <v>4636.83</v>
       </c>
       <c r="G34" s="13">
         <v>22785833</v>
       </c>
       <c r="H34" s="13">
         <v>18393635.109999999</v>
       </c>
       <c r="I34" s="13">
         <v>232735.35999999999</v>
       </c>
       <c r="J34" s="13">
         <v>70988.740000000005</v>
       </c>
     </row>
     <row r="35" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A35" s="41"/>
+      <c r="A35" s="43"/>
       <c r="B35" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C35" s="13">
         <v>23305743.710000001</v>
       </c>
       <c r="D35" s="13">
         <v>805964.63</v>
       </c>
       <c r="E35" s="13">
         <v>82288.23</v>
       </c>
       <c r="F35" s="13">
         <v>4795.3</v>
       </c>
       <c r="G35" s="13">
         <v>23195356</v>
       </c>
       <c r="H35" s="13">
         <v>19116044</v>
       </c>
       <c r="I35" s="13">
         <v>288626</v>
       </c>
       <c r="J35" s="13">
         <v>134095</v>
       </c>
     </row>
     <row r="36" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A36" s="41"/>
+      <c r="A36" s="43"/>
       <c r="B36" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="13">
         <v>23318442.199999999</v>
       </c>
       <c r="D36" s="13">
         <v>905061.61</v>
       </c>
       <c r="E36" s="13">
         <v>82277.53</v>
       </c>
       <c r="F36" s="13">
         <v>4844.26</v>
       </c>
       <c r="G36" s="13">
         <v>23005314</v>
       </c>
       <c r="H36" s="13">
         <v>18612477</v>
       </c>
       <c r="I36" s="13">
         <v>228300</v>
       </c>
       <c r="J36" s="13">
         <v>290234</v>
       </c>
     </row>
     <row r="37" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A37" s="41"/>
+      <c r="A37" s="43"/>
       <c r="B37" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C37" s="13">
         <v>28489269.23</v>
       </c>
       <c r="D37" s="13">
         <v>1001489.63</v>
       </c>
       <c r="E37" s="13">
         <v>82303.960000000006</v>
       </c>
       <c r="F37" s="13">
         <v>4904.0600000000004</v>
       </c>
       <c r="G37" s="13">
         <v>28265839</v>
       </c>
       <c r="H37" s="13">
         <v>22165969</v>
       </c>
       <c r="I37" s="13">
         <v>272677</v>
       </c>
       <c r="J37" s="13">
         <v>303884</v>
       </c>
     </row>
     <row r="38" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A38" s="41"/>
+      <c r="A38" s="43"/>
       <c r="B38" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C38" s="13">
         <v>26927088.43</v>
       </c>
       <c r="D38" s="13">
         <v>1096951.48</v>
       </c>
       <c r="E38" s="13">
         <v>82485.34</v>
       </c>
       <c r="F38" s="13">
         <v>4962.3100000000004</v>
       </c>
       <c r="G38" s="13">
         <v>26637203</v>
       </c>
       <c r="H38" s="13">
         <v>19847177</v>
       </c>
       <c r="I38" s="13">
         <v>229858</v>
       </c>
       <c r="J38" s="13">
         <v>278432</v>
       </c>
     </row>
     <row r="39" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A39" s="41"/>
+      <c r="A39" s="43"/>
       <c r="B39" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C39" s="13">
         <v>24492502.75</v>
       </c>
       <c r="D39" s="13">
         <v>877748.9</v>
       </c>
       <c r="E39" s="13">
         <v>82784.55</v>
       </c>
       <c r="F39" s="13">
         <v>5021.74</v>
       </c>
       <c r="G39" s="13">
         <v>24212352</v>
       </c>
       <c r="H39" s="13">
         <v>20680075</v>
       </c>
       <c r="I39" s="13">
         <v>204569</v>
       </c>
       <c r="J39" s="13">
         <v>227810</v>
       </c>
     </row>
     <row r="40" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A40" s="41"/>
+      <c r="A40" s="43"/>
       <c r="B40" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="13">
         <v>23099084.350000001</v>
       </c>
       <c r="D40" s="13">
         <v>732132.18</v>
       </c>
       <c r="E40" s="13">
         <v>82963.28</v>
       </c>
       <c r="F40" s="13">
         <v>5163.7700000000004</v>
       </c>
       <c r="G40" s="13">
         <v>22667309</v>
       </c>
       <c r="H40" s="13">
         <v>18804093</v>
       </c>
       <c r="I40" s="13">
         <v>147361</v>
       </c>
       <c r="J40" s="13">
         <v>362052</v>
       </c>
     </row>
     <row r="41" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A41" s="41"/>
+      <c r="A41" s="43"/>
       <c r="B41" s="16" t="s">
         <v>21</v>
       </c>
       <c r="C41" s="13">
         <v>23597461.239999998</v>
       </c>
       <c r="D41" s="13">
         <v>517854.22</v>
       </c>
       <c r="E41" s="13">
         <v>83091.539999999994</v>
       </c>
       <c r="F41" s="13">
         <v>5213.76</v>
       </c>
       <c r="G41" s="13">
         <v>23335700</v>
       </c>
       <c r="H41" s="13">
         <v>18768935</v>
       </c>
       <c r="I41" s="13">
         <v>245836</v>
       </c>
       <c r="J41" s="13">
         <v>328715</v>
       </c>
     </row>
     <row r="42" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A42" s="41"/>
+      <c r="A42" s="43"/>
       <c r="B42" s="16" t="s">
         <v>22</v>
       </c>
       <c r="C42" s="13">
         <v>25679667.379999999</v>
       </c>
       <c r="D42" s="13">
         <v>334160.43</v>
       </c>
       <c r="E42" s="13">
         <v>83184.53</v>
       </c>
       <c r="F42" s="13">
         <v>5253.47</v>
       </c>
       <c r="G42" s="13">
         <v>25147675</v>
       </c>
       <c r="H42" s="13">
         <v>19596038</v>
       </c>
       <c r="I42" s="13">
         <v>132463</v>
       </c>
       <c r="J42" s="13">
         <v>400387</v>
       </c>
     </row>
     <row r="43" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A43" s="41">
+      <c r="A43" s="43">
         <v>2019</v>
       </c>
       <c r="B43" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C43" s="13">
         <v>25623215.559999999</v>
       </c>
       <c r="D43" s="13">
         <v>367430.16</v>
       </c>
       <c r="E43" s="13">
         <v>83386</v>
       </c>
       <c r="F43" s="13">
         <v>5369.79</v>
       </c>
       <c r="G43" s="13">
         <v>25368790</v>
       </c>
       <c r="H43" s="13">
         <v>19218884</v>
       </c>
       <c r="I43" s="13">
         <v>142597</v>
       </c>
       <c r="J43" s="13">
         <v>251950</v>
       </c>
     </row>
     <row r="44" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A44" s="41"/>
+      <c r="A44" s="43"/>
       <c r="B44" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C44" s="13">
         <v>22901148.199999999</v>
       </c>
       <c r="D44" s="13">
         <v>584812.61</v>
       </c>
       <c r="E44" s="13">
         <v>83477.100000000006</v>
       </c>
       <c r="F44" s="13">
         <v>5420.76</v>
       </c>
       <c r="G44" s="13">
         <v>22630356</v>
       </c>
       <c r="H44" s="13">
         <v>17659138.98</v>
       </c>
       <c r="I44" s="13">
         <v>175964</v>
       </c>
       <c r="J44" s="13">
         <v>321808</v>
       </c>
     </row>
     <row r="45" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A45" s="41"/>
+      <c r="A45" s="43"/>
       <c r="B45" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C45" s="13">
         <v>23892874.280000001</v>
       </c>
       <c r="D45" s="13">
         <v>853475.33</v>
       </c>
       <c r="E45" s="13">
         <v>83488.490000000005</v>
       </c>
       <c r="F45" s="13">
         <v>5523.31</v>
       </c>
       <c r="G45" s="13">
         <v>23793919</v>
       </c>
       <c r="H45" s="13">
         <v>18709726</v>
       </c>
       <c r="I45" s="13">
         <v>259045</v>
       </c>
       <c r="J45" s="13">
         <v>264052</v>
       </c>
     </row>
     <row r="46" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A46" s="41"/>
+      <c r="A46" s="43"/>
       <c r="B46" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="13">
         <v>22875064.899999999</v>
       </c>
       <c r="D46" s="13">
         <v>828009.63</v>
       </c>
       <c r="E46" s="13">
         <v>84032.16</v>
       </c>
       <c r="F46" s="13">
         <v>5618.97</v>
       </c>
       <c r="G46" s="13">
         <v>22611101</v>
       </c>
       <c r="H46" s="13">
         <v>18223168</v>
       </c>
       <c r="I46" s="13">
         <v>120357</v>
       </c>
       <c r="J46" s="13">
         <v>293303</v>
       </c>
     </row>
     <row r="47" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A47" s="41"/>
+      <c r="A47" s="43"/>
       <c r="B47" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="13">
         <v>23860774.199999999</v>
       </c>
       <c r="D47" s="13">
         <v>1041813.77</v>
       </c>
       <c r="E47" s="13">
         <v>83939.61</v>
       </c>
       <c r="F47" s="13">
         <v>5671.44</v>
       </c>
       <c r="G47" s="13">
         <v>23586529</v>
       </c>
       <c r="H47" s="13">
         <v>18439676</v>
       </c>
       <c r="I47" s="13">
         <v>136683</v>
       </c>
       <c r="J47" s="13">
         <v>327360</v>
       </c>
     </row>
     <row r="48" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A48" s="41"/>
+      <c r="A48" s="43"/>
       <c r="B48" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="13">
         <v>23229908.16</v>
       </c>
       <c r="D48" s="13">
         <v>1032823.86</v>
       </c>
       <c r="E48" s="13">
         <v>84608.46</v>
       </c>
       <c r="F48" s="13">
         <v>5696.71</v>
       </c>
       <c r="G48" s="13">
         <v>23586529</v>
       </c>
       <c r="H48" s="13">
         <v>18638449</v>
       </c>
       <c r="I48" s="13">
         <v>154744</v>
       </c>
       <c r="J48" s="13">
         <v>155839</v>
       </c>
     </row>
     <row r="49" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A49" s="41"/>
+      <c r="A49" s="43"/>
       <c r="B49" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C49" s="13">
         <v>27519126</v>
       </c>
       <c r="D49" s="13">
         <v>1163549</v>
       </c>
       <c r="E49" s="13">
         <v>84577</v>
       </c>
       <c r="F49" s="13">
         <v>5741</v>
       </c>
       <c r="G49" s="13">
         <v>27380774</v>
       </c>
       <c r="H49" s="13">
         <v>21337626</v>
       </c>
       <c r="I49" s="13">
         <v>164110</v>
       </c>
       <c r="J49" s="13">
         <v>180689</v>
       </c>
     </row>
     <row r="50" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A50" s="41"/>
+      <c r="A50" s="43"/>
       <c r="B50" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C50" s="13">
         <v>26513226</v>
       </c>
       <c r="D50" s="13">
         <v>1116162</v>
       </c>
       <c r="E50" s="13">
         <v>84512</v>
       </c>
       <c r="F50" s="13">
         <v>5761</v>
       </c>
       <c r="G50" s="13">
         <v>26421503</v>
       </c>
       <c r="H50" s="13">
         <v>19975814</v>
       </c>
       <c r="I50" s="13">
         <v>193118</v>
       </c>
       <c r="J50" s="13">
         <v>175865</v>
       </c>
     </row>
     <row r="51" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A51" s="41"/>
+      <c r="A51" s="43"/>
       <c r="B51" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C51" s="13">
         <v>24397397</v>
       </c>
       <c r="D51" s="13">
         <v>1021661</v>
       </c>
       <c r="E51" s="13">
         <v>84826</v>
       </c>
       <c r="F51" s="13">
         <v>5788</v>
       </c>
       <c r="G51" s="13">
         <v>24125766</v>
       </c>
       <c r="H51" s="13">
         <v>20373991</v>
       </c>
       <c r="I51" s="13">
         <v>129097</v>
       </c>
       <c r="J51" s="13">
         <v>168033</v>
       </c>
     </row>
     <row r="52" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A52" s="41"/>
+      <c r="A52" s="43"/>
       <c r="B52" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="13">
         <v>23200573</v>
       </c>
       <c r="D52" s="13">
         <v>866437</v>
       </c>
       <c r="E52" s="13">
         <v>85166</v>
       </c>
       <c r="F52" s="13">
         <v>5885</v>
       </c>
       <c r="G52" s="13">
         <v>22890236</v>
       </c>
       <c r="H52" s="13">
         <v>18837197</v>
       </c>
       <c r="I52" s="13">
         <v>126561</v>
       </c>
       <c r="J52" s="13">
         <v>260649</v>
       </c>
     </row>
     <row r="53" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A53" s="41"/>
+      <c r="A53" s="43"/>
       <c r="B53" s="16" t="s">
         <v>21</v>
       </c>
       <c r="C53" s="13">
         <v>23136934</v>
       </c>
       <c r="D53" s="13">
         <v>661693</v>
       </c>
       <c r="E53" s="13">
         <v>85030</v>
       </c>
       <c r="F53" s="13">
         <v>6027</v>
       </c>
       <c r="G53" s="13">
         <v>23085315</v>
       </c>
       <c r="H53" s="13">
         <v>18864984</v>
       </c>
       <c r="I53" s="13">
         <v>309340</v>
       </c>
       <c r="J53" s="13">
         <v>200412</v>
       </c>
     </row>
     <row r="54" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A54" s="41"/>
+      <c r="A54" s="43"/>
       <c r="B54" s="16" t="s">
         <v>22</v>
       </c>
       <c r="C54" s="13">
         <v>25757480</v>
       </c>
       <c r="D54" s="13">
         <v>432010</v>
       </c>
       <c r="E54" s="13">
         <v>84958</v>
       </c>
       <c r="F54" s="13">
         <v>6103</v>
       </c>
       <c r="G54" s="13">
         <v>26311614</v>
       </c>
       <c r="H54" s="13">
         <v>19165380</v>
       </c>
       <c r="I54" s="13">
         <v>299486</v>
       </c>
       <c r="J54" s="13">
         <v>189181</v>
       </c>
     </row>
     <row r="55" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A55" s="41">
+      <c r="A55" s="43">
         <v>2020</v>
       </c>
       <c r="B55" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C55" s="13">
         <v>26570438</v>
       </c>
       <c r="D55" s="13">
         <v>563604</v>
       </c>
       <c r="E55" s="13">
         <v>84998</v>
       </c>
       <c r="F55" s="13">
         <v>6344</v>
       </c>
       <c r="G55" s="13">
         <v>27033416</v>
       </c>
       <c r="H55" s="13">
         <v>20036447</v>
       </c>
       <c r="I55" s="13">
         <v>126834</v>
       </c>
       <c r="J55" s="13">
         <v>227460</v>
       </c>
     </row>
     <row r="56" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A56" s="41"/>
+      <c r="A56" s="43"/>
       <c r="B56" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C56" s="13">
         <v>24343224</v>
       </c>
       <c r="D56" s="13">
         <v>598694</v>
       </c>
       <c r="E56" s="13">
         <v>85036</v>
       </c>
       <c r="F56" s="13">
         <v>6370</v>
       </c>
       <c r="G56" s="13">
         <v>25041805</v>
       </c>
       <c r="H56" s="13">
         <v>18997714</v>
       </c>
       <c r="I56" s="13">
         <v>284159</v>
       </c>
       <c r="J56" s="13">
         <v>184272</v>
       </c>
     </row>
     <row r="57" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A57" s="41"/>
+      <c r="A57" s="43"/>
       <c r="B57" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C57" s="13">
         <v>23828263</v>
       </c>
       <c r="D57" s="13">
         <v>861207</v>
       </c>
       <c r="E57" s="13">
         <v>84951</v>
       </c>
       <c r="F57" s="13">
         <v>6420</v>
       </c>
       <c r="G57" s="13">
         <v>24805728</v>
       </c>
       <c r="H57" s="13">
         <v>18452688</v>
       </c>
       <c r="I57" s="13">
         <v>307184</v>
       </c>
       <c r="J57" s="13">
         <v>190925</v>
       </c>
     </row>
     <row r="58" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A58" s="41"/>
+      <c r="A58" s="43"/>
       <c r="B58" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="13">
         <v>19282889</v>
       </c>
       <c r="D58" s="13">
         <v>1031605</v>
       </c>
       <c r="E58" s="13">
         <v>85115</v>
       </c>
       <c r="F58" s="13">
         <v>6449</v>
       </c>
       <c r="G58" s="13">
         <v>20315033</v>
       </c>
       <c r="H58" s="13">
         <v>15560012</v>
       </c>
       <c r="I58" s="13">
         <v>163770</v>
       </c>
       <c r="J58" s="13">
         <v>163231</v>
       </c>
     </row>
     <row r="59" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A59" s="41"/>
+      <c r="A59" s="43"/>
       <c r="B59" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C59" s="13">
         <v>19734700</v>
       </c>
       <c r="D59" s="13">
         <v>1155967</v>
       </c>
       <c r="E59" s="13">
         <v>85465</v>
       </c>
       <c r="F59" s="13">
         <v>6467</v>
       </c>
       <c r="G59" s="13">
         <v>20980670</v>
       </c>
       <c r="H59" s="13">
         <v>15381723</v>
       </c>
       <c r="I59" s="13">
         <v>210703</v>
       </c>
       <c r="J59" s="13">
         <v>120700</v>
       </c>
     </row>
     <row r="60" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A60" s="41"/>
+      <c r="A60" s="43"/>
       <c r="B60" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C60" s="13">
         <v>22447280</v>
       </c>
       <c r="D60" s="13">
         <v>1177433</v>
       </c>
       <c r="E60" s="13">
         <v>85616</v>
       </c>
       <c r="F60" s="13">
         <v>6482</v>
       </c>
       <c r="G60" s="13">
         <v>23912132</v>
       </c>
       <c r="H60" s="13">
         <v>18837413</v>
       </c>
       <c r="I60" s="13">
         <v>343661</v>
       </c>
       <c r="J60" s="13">
         <v>56243</v>
       </c>
     </row>
     <row r="61" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A61" s="41"/>
+      <c r="A61" s="43"/>
       <c r="B61" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C61" s="13">
         <v>27462291</v>
       </c>
       <c r="D61" s="13">
         <v>1314446</v>
       </c>
       <c r="E61" s="13">
         <v>86337</v>
       </c>
       <c r="F61" s="13">
         <v>6548</v>
       </c>
       <c r="G61" s="13">
         <v>28809258</v>
       </c>
       <c r="H61" s="13">
         <v>21081586</v>
       </c>
       <c r="I61" s="13">
         <v>172025</v>
       </c>
       <c r="J61" s="13">
         <v>139504</v>
       </c>
     </row>
     <row r="62" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A62" s="41"/>
+      <c r="A62" s="43"/>
       <c r="B62" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C62" s="13">
         <v>27641893</v>
       </c>
       <c r="D62" s="13">
         <v>1290369</v>
       </c>
       <c r="E62" s="13">
         <v>86433</v>
       </c>
       <c r="F62" s="13">
         <v>6589</v>
       </c>
       <c r="G62" s="13">
         <v>28885296</v>
       </c>
       <c r="H62" s="13">
         <v>22259462</v>
       </c>
       <c r="I62" s="13">
         <v>105961</v>
       </c>
       <c r="J62" s="13">
         <v>152927</v>
       </c>
     </row>
     <row r="63" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A63" s="41"/>
+      <c r="A63" s="43"/>
       <c r="B63" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C63" s="13">
         <v>26543019</v>
       </c>
       <c r="D63" s="13">
         <v>1100079</v>
       </c>
       <c r="E63" s="13">
         <v>86571</v>
       </c>
       <c r="F63" s="13">
         <v>6636</v>
       </c>
       <c r="G63" s="13">
         <v>27477315</v>
       </c>
       <c r="H63" s="13">
         <v>22017044</v>
       </c>
       <c r="I63" s="13">
         <v>52796</v>
       </c>
       <c r="J63" s="13">
         <v>218579</v>
       </c>
     </row>
     <row r="64" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A64" s="41"/>
+      <c r="A64" s="43"/>
       <c r="B64" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C64" s="13">
         <v>24502629</v>
       </c>
       <c r="D64" s="13">
         <v>943612</v>
       </c>
       <c r="E64" s="13">
         <v>87235</v>
       </c>
       <c r="F64" s="13">
         <v>6683</v>
       </c>
       <c r="G64" s="13">
         <v>25181924</v>
       </c>
       <c r="H64" s="13">
         <v>20259814</v>
       </c>
       <c r="I64" s="13">
         <v>55688</v>
       </c>
       <c r="J64" s="13">
         <v>320006</v>
       </c>
     </row>
     <row r="65" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A65" s="41"/>
+      <c r="A65" s="43"/>
       <c r="B65" s="16" t="s">
         <v>21</v>
       </c>
       <c r="C65" s="13">
         <v>24959396</v>
       </c>
       <c r="D65" s="13">
         <v>743514</v>
       </c>
       <c r="E65" s="13">
         <v>88075</v>
       </c>
       <c r="F65" s="13">
         <v>6726</v>
       </c>
       <c r="G65" s="13">
         <v>25361431</v>
       </c>
       <c r="H65" s="13">
         <v>19390094</v>
       </c>
       <c r="I65" s="13">
         <v>30528</v>
       </c>
       <c r="J65" s="13">
         <v>372007</v>
       </c>
     </row>
     <row r="66" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A66" s="41"/>
+      <c r="A66" s="43"/>
       <c r="B66" s="16" t="s">
         <v>22</v>
       </c>
       <c r="C66" s="13">
         <v>26795280</v>
       </c>
       <c r="D66" s="13">
         <v>566540</v>
       </c>
       <c r="E66" s="13">
         <v>89067</v>
       </c>
       <c r="F66" s="13">
         <v>6823</v>
       </c>
       <c r="G66" s="13">
         <v>27058662</v>
       </c>
       <c r="H66" s="13">
         <v>21163050</v>
       </c>
       <c r="I66" s="13">
         <v>34979</v>
       </c>
       <c r="J66" s="13">
         <v>338135</v>
       </c>
     </row>
     <row r="67" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A67" s="42">
+      <c r="A67" s="44">
         <v>2021</v>
       </c>
       <c r="B67" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C67" s="13">
         <v>26500154</v>
       </c>
       <c r="D67" s="13">
         <v>518339</v>
       </c>
       <c r="E67" s="13">
         <v>89343</v>
       </c>
       <c r="F67" s="13">
         <v>6927</v>
       </c>
       <c r="G67" s="13">
         <v>26919859</v>
       </c>
       <c r="H67" s="13">
         <v>19969814</v>
       </c>
       <c r="I67" s="13">
         <v>65624</v>
       </c>
       <c r="J67" s="13">
         <v>164259</v>
       </c>
     </row>
     <row r="68" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A68" s="43"/>
+      <c r="A68" s="45"/>
       <c r="B68" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C68" s="13">
         <v>23607942</v>
       </c>
       <c r="D68" s="13">
         <v>817408</v>
       </c>
       <c r="E68" s="13">
         <v>89742.02</v>
       </c>
       <c r="F68" s="13">
         <v>6968</v>
       </c>
       <c r="G68" s="13">
         <v>24284742</v>
       </c>
       <c r="H68" s="13">
         <v>19088175</v>
       </c>
       <c r="I68" s="13">
         <v>83808</v>
       </c>
       <c r="J68" s="13">
         <v>224415</v>
       </c>
     </row>
     <row r="69" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A69" s="43"/>
+      <c r="A69" s="45"/>
       <c r="B69" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C69" s="13">
         <v>27071150</v>
       </c>
       <c r="D69" s="13">
         <v>926172</v>
       </c>
       <c r="E69" s="13">
         <v>90062.42</v>
       </c>
       <c r="F69" s="13">
         <v>7007</v>
       </c>
       <c r="G69" s="13">
         <v>27721146</v>
       </c>
       <c r="H69" s="13">
         <v>20882048</v>
       </c>
       <c r="I69" s="13">
         <v>91311</v>
       </c>
       <c r="J69" s="13">
         <v>367487</v>
       </c>
     </row>
     <row r="70" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A70" s="43"/>
+      <c r="A70" s="45"/>
       <c r="B70" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="21">
         <v>25013328</v>
       </c>
       <c r="D70" s="13">
         <v>1005934</v>
       </c>
       <c r="E70" s="13">
         <v>90300.79</v>
       </c>
       <c r="F70" s="13">
         <v>7076</v>
       </c>
       <c r="G70" s="13">
         <v>25806289</v>
       </c>
       <c r="H70" s="13">
         <v>20457549</v>
       </c>
       <c r="I70" s="13">
         <v>88771</v>
       </c>
       <c r="J70" s="13">
         <v>301744</v>
       </c>
     </row>
     <row r="71" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A71" s="43"/>
+      <c r="A71" s="45"/>
       <c r="B71" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C71" s="21">
         <v>23906215</v>
       </c>
       <c r="D71" s="21">
         <v>1354600</v>
       </c>
       <c r="E71" s="21">
         <v>90577</v>
       </c>
       <c r="F71" s="21">
         <v>7112</v>
       </c>
       <c r="G71" s="21">
         <v>25140397</v>
       </c>
       <c r="H71" s="21">
         <v>19511124</v>
       </c>
       <c r="I71" s="21">
         <v>213510</v>
       </c>
       <c r="J71" s="21">
         <v>333928</v>
       </c>
     </row>
     <row r="72" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A72" s="43"/>
+      <c r="A72" s="45"/>
       <c r="B72" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C72" s="21">
         <v>25635231</v>
       </c>
       <c r="D72" s="21">
         <v>1277886</v>
       </c>
       <c r="E72" s="21">
         <v>90995</v>
       </c>
       <c r="F72" s="21">
         <v>7167</v>
       </c>
       <c r="G72" s="21">
         <v>26811072</v>
       </c>
       <c r="H72" s="21">
         <v>20936645</v>
       </c>
       <c r="I72" s="21">
         <v>222076</v>
       </c>
       <c r="J72" s="21">
         <v>324121</v>
       </c>
     </row>
     <row r="73" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A73" s="43"/>
+      <c r="A73" s="45"/>
       <c r="B73" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C73" s="21">
         <v>29632463</v>
       </c>
       <c r="D73" s="21">
         <v>1405587</v>
       </c>
       <c r="E73" s="21">
         <v>91038</v>
       </c>
       <c r="F73" s="21">
         <v>7226</v>
       </c>
       <c r="G73" s="21">
         <v>30694248</v>
       </c>
       <c r="H73" s="21">
         <v>21998241</v>
       </c>
       <c r="I73" s="21">
         <v>115363</v>
       </c>
       <c r="J73" s="21">
         <v>459165</v>
       </c>
     </row>
     <row r="74" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A74" s="43"/>
+      <c r="A74" s="45"/>
       <c r="B74" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C74" s="21">
         <v>31447077</v>
       </c>
       <c r="D74" s="21">
         <v>1337568</v>
       </c>
       <c r="E74" s="21">
         <v>91206</v>
       </c>
       <c r="F74" s="21">
         <v>7286</v>
       </c>
       <c r="G74" s="21">
         <v>32258537</v>
       </c>
       <c r="H74" s="21">
         <v>24694309</v>
       </c>
       <c r="I74" s="21">
         <v>196977</v>
       </c>
       <c r="J74" s="21">
         <v>440068</v>
       </c>
     </row>
     <row r="75" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A75" s="43"/>
+      <c r="A75" s="45"/>
       <c r="B75" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C75" s="13">
         <v>26725285</v>
       </c>
       <c r="D75" s="13">
         <v>1193621</v>
       </c>
       <c r="E75" s="13">
         <v>91441</v>
       </c>
       <c r="F75" s="13">
         <v>7348</v>
       </c>
       <c r="G75" s="13">
         <v>27419673</v>
       </c>
       <c r="H75" s="13">
         <v>22422293</v>
       </c>
       <c r="I75" s="13">
         <v>223836</v>
       </c>
       <c r="J75" s="13">
         <v>472570</v>
       </c>
     </row>
     <row r="76" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A76" s="43"/>
+      <c r="A76" s="45"/>
       <c r="B76" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C76" s="13">
         <v>25278228</v>
       </c>
       <c r="D76" s="13">
         <v>1091702</v>
       </c>
       <c r="E76" s="13">
         <v>91643</v>
       </c>
       <c r="F76" s="13">
         <v>7407</v>
       </c>
       <c r="G76" s="13">
         <v>26075458</v>
       </c>
       <c r="H76" s="13">
         <v>20569595</v>
       </c>
       <c r="I76" s="13">
         <v>362559</v>
       </c>
       <c r="J76" s="13">
         <v>414004</v>
       </c>
     </row>
     <row r="77" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A77" s="43"/>
+      <c r="A77" s="45"/>
       <c r="B77" s="16" t="s">
         <v>21</v>
       </c>
       <c r="C77" s="13">
         <v>26003060</v>
       </c>
       <c r="D77" s="13">
         <v>729439</v>
       </c>
       <c r="E77" s="13">
         <v>91899</v>
       </c>
       <c r="F77" s="13">
         <v>7475</v>
       </c>
       <c r="G77" s="13">
         <v>26448508</v>
       </c>
       <c r="H77" s="13">
         <v>21216377</v>
       </c>
       <c r="I77" s="13">
         <v>298225</v>
       </c>
       <c r="J77" s="13">
         <v>354693</v>
       </c>
     </row>
     <row r="78" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A78" s="44"/>
+      <c r="A78" s="46"/>
       <c r="B78" s="16" t="s">
         <v>22</v>
       </c>
       <c r="C78" s="13">
         <v>28463184</v>
       </c>
       <c r="D78" s="13">
         <v>550000</v>
       </c>
       <c r="E78" s="13">
         <v>92273</v>
       </c>
       <c r="F78" s="13">
         <v>7547</v>
       </c>
       <c r="G78" s="13">
         <v>28825606</v>
       </c>
       <c r="H78" s="13">
         <v>21739489</v>
       </c>
       <c r="I78" s="13">
         <v>366919</v>
       </c>
       <c r="J78" s="13">
         <v>330634</v>
       </c>
     </row>
     <row r="79" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A79" s="41">
+      <c r="A79" s="43">
         <v>2022</v>
       </c>
       <c r="B79" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C79" s="13">
         <v>28013691</v>
       </c>
       <c r="D79" s="13">
         <v>506208</v>
       </c>
       <c r="E79" s="13">
         <v>92135</v>
       </c>
       <c r="F79" s="13">
         <v>7599</v>
       </c>
       <c r="G79" s="13">
         <v>28556270</v>
       </c>
       <c r="H79" s="13">
         <v>21170551</v>
       </c>
       <c r="I79" s="13">
         <v>471688</v>
       </c>
       <c r="J79" s="13">
         <v>425317</v>
       </c>
     </row>
     <row r="80" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A80" s="41"/>
+      <c r="A80" s="43"/>
       <c r="B80" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C80" s="13">
         <v>24920226</v>
       </c>
       <c r="D80" s="13">
         <v>698932</v>
       </c>
       <c r="E80" s="13">
         <v>92243</v>
       </c>
       <c r="F80" s="13">
         <v>7648</v>
       </c>
       <c r="G80" s="13">
         <v>25655820</v>
       </c>
       <c r="H80" s="13">
         <v>21238733</v>
       </c>
       <c r="I80" s="13">
         <v>419134</v>
       </c>
       <c r="J80" s="13">
         <v>382471</v>
       </c>
     </row>
     <row r="81" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A81" s="41"/>
+      <c r="A81" s="43"/>
       <c r="B81" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C81" s="13">
         <v>27603007</v>
       </c>
       <c r="D81" s="13">
         <v>893552</v>
       </c>
       <c r="E81" s="13">
         <v>92646</v>
       </c>
       <c r="F81" s="13">
         <v>7688</v>
       </c>
       <c r="G81" s="13">
         <v>28257333</v>
       </c>
       <c r="H81" s="13">
         <v>21565551</v>
       </c>
       <c r="I81" s="13">
         <v>298710</v>
       </c>
       <c r="J81" s="13">
         <v>330997</v>
       </c>
     </row>
     <row r="82" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A82" s="41"/>
+      <c r="A82" s="43"/>
       <c r="B82" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C82" s="13">
         <v>24693002</v>
       </c>
       <c r="D82" s="13">
         <v>1200805</v>
       </c>
       <c r="E82" s="13">
         <v>92653</v>
       </c>
       <c r="F82" s="13">
         <v>7688</v>
       </c>
       <c r="G82" s="13">
         <v>25922602</v>
       </c>
       <c r="H82" s="13">
         <v>19854983</v>
       </c>
       <c r="I82" s="13">
         <v>370533</v>
       </c>
       <c r="J82" s="13">
         <v>341739</v>
       </c>
     </row>
     <row r="83" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A83" s="41"/>
+      <c r="A83" s="43"/>
       <c r="B83" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C83" s="13">
         <v>23968719</v>
       </c>
       <c r="D83" s="13">
         <v>1339669</v>
       </c>
       <c r="E83" s="13">
         <v>92789</v>
       </c>
       <c r="F83" s="13">
         <v>7878</v>
       </c>
       <c r="G83" s="13">
         <v>25188514</v>
       </c>
       <c r="H83" s="13">
         <v>19770688</v>
       </c>
       <c r="I83" s="13">
         <v>430699</v>
       </c>
       <c r="J83" s="13">
         <v>364557</v>
       </c>
     </row>
     <row r="84" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A84" s="41"/>
+      <c r="A84" s="43"/>
       <c r="B84" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C84" s="13">
         <v>25783774.550000001</v>
       </c>
       <c r="D84" s="13">
         <v>1455053</v>
       </c>
       <c r="E84" s="13">
         <v>93567.39</v>
       </c>
       <c r="F84" s="13">
         <v>7950.9</v>
       </c>
       <c r="G84" s="13">
         <v>27468535</v>
       </c>
       <c r="H84" s="13">
         <v>21311304</v>
       </c>
       <c r="I84" s="13">
         <v>516136</v>
       </c>
       <c r="J84" s="13">
         <v>286428</v>
       </c>
     </row>
     <row r="85" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A85" s="41"/>
+      <c r="A85" s="43"/>
       <c r="B85" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C85" s="13">
         <v>27177547.989999998</v>
       </c>
       <c r="D85" s="13">
         <v>1716220.82</v>
       </c>
       <c r="E85" s="13">
         <v>93748.86</v>
       </c>
       <c r="F85" s="13">
         <v>8065.65</v>
       </c>
       <c r="G85" s="13">
         <v>29218323</v>
       </c>
       <c r="H85" s="13">
         <v>21753958</v>
       </c>
       <c r="I85" s="13">
         <v>534599</v>
       </c>
       <c r="J85" s="13">
         <v>257063</v>
       </c>
     </row>
     <row r="86" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A86" s="41"/>
+      <c r="A86" s="43"/>
       <c r="B86" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C86" s="13">
         <v>30102009</v>
       </c>
       <c r="D86" s="13">
         <v>1319706</v>
       </c>
       <c r="E86" s="13">
         <v>93894</v>
       </c>
       <c r="F86" s="13">
         <v>8149</v>
       </c>
       <c r="G86" s="13">
         <v>31900234</v>
       </c>
       <c r="H86" s="13">
         <v>24502347</v>
       </c>
       <c r="I86" s="13">
         <v>566071</v>
       </c>
       <c r="J86" s="13">
         <v>239884</v>
       </c>
     </row>
     <row r="87" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A87" s="41"/>
+      <c r="A87" s="43"/>
       <c r="B87" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C87" s="13">
         <v>25823015</v>
       </c>
       <c r="D87" s="13">
         <v>1290589</v>
       </c>
       <c r="E87" s="13">
         <v>94023</v>
       </c>
       <c r="F87" s="13">
         <v>8258</v>
       </c>
       <c r="G87" s="13">
         <v>27608961</v>
       </c>
       <c r="H87" s="13">
         <v>22263932</v>
       </c>
       <c r="I87" s="13">
         <v>640966</v>
       </c>
       <c r="J87" s="13">
         <v>291665</v>
       </c>
     </row>
     <row r="88" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A88" s="41"/>
+      <c r="A88" s="43"/>
       <c r="B88" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C88" s="13">
         <v>23898011</v>
       </c>
       <c r="D88" s="13">
         <v>999691</v>
       </c>
       <c r="E88" s="13">
         <v>94890</v>
       </c>
       <c r="F88" s="13">
         <v>8386</v>
       </c>
       <c r="G88" s="13">
         <v>25460062</v>
       </c>
       <c r="H88" s="13">
         <v>20129357</v>
       </c>
       <c r="I88" s="13">
         <v>700636</v>
       </c>
       <c r="J88" s="13">
         <v>287239</v>
       </c>
     </row>
     <row r="89" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A89" s="41"/>
+      <c r="A89" s="43"/>
       <c r="B89" s="16" t="s">
         <v>21</v>
       </c>
       <c r="C89" s="13">
         <v>23759626</v>
       </c>
       <c r="D89" s="13">
         <v>728444</v>
       </c>
       <c r="E89" s="13">
         <v>94996</v>
       </c>
       <c r="F89" s="13">
         <v>8545</v>
       </c>
       <c r="G89" s="13">
         <v>25118955</v>
       </c>
       <c r="H89" s="13">
         <v>19106551</v>
       </c>
       <c r="I89" s="13">
         <v>741278</v>
       </c>
       <c r="J89" s="13">
         <v>241606</v>
       </c>
     </row>
     <row r="90" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A90" s="41"/>
+      <c r="A90" s="43"/>
       <c r="B90" s="16" t="s">
         <v>22</v>
       </c>
       <c r="C90" s="13">
         <v>25820854</v>
       </c>
       <c r="D90" s="13">
         <v>586004</v>
       </c>
       <c r="E90" s="13">
         <v>95174</v>
       </c>
       <c r="F90" s="13">
         <v>8635</v>
       </c>
       <c r="G90" s="13">
         <v>27005604</v>
       </c>
       <c r="H90" s="13">
         <v>20263527</v>
       </c>
       <c r="I90" s="13">
         <v>723625</v>
       </c>
       <c r="J90" s="13">
         <v>261149</v>
       </c>
     </row>
     <row r="91" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A91" s="41">
+      <c r="A91" s="43">
         <v>2023</v>
       </c>
       <c r="B91" s="29" t="s">
         <v>11</v>
       </c>
       <c r="C91" s="21">
         <v>26176246</v>
       </c>
       <c r="D91" s="13">
         <v>752942</v>
       </c>
       <c r="E91" s="13">
         <v>95222</v>
       </c>
       <c r="F91" s="13">
         <v>8815</v>
       </c>
       <c r="G91" s="13">
         <v>27592210.034649998</v>
       </c>
       <c r="H91" s="13">
         <v>21977638</v>
       </c>
       <c r="I91" s="13">
         <v>903222</v>
       </c>
       <c r="J91" s="13">
         <v>240201</v>
       </c>
     </row>
     <row r="92" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A92" s="41"/>
+      <c r="A92" s="43"/>
       <c r="B92" s="29" t="s">
         <v>12</v>
       </c>
       <c r="C92" s="21">
         <v>23641034</v>
       </c>
       <c r="D92" s="13">
         <v>844783</v>
       </c>
       <c r="E92" s="13">
         <v>95224</v>
       </c>
       <c r="F92" s="13">
         <v>8913</v>
       </c>
       <c r="G92" s="13">
         <v>24832840.021337222</v>
       </c>
       <c r="H92" s="13">
         <v>19576524</v>
       </c>
       <c r="I92" s="13">
         <v>569089</v>
       </c>
       <c r="J92" s="13">
         <v>222066</v>
       </c>
     </row>
     <row r="93" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A93" s="41"/>
+      <c r="A93" s="43"/>
       <c r="B93" s="29" t="s">
         <v>13</v>
       </c>
       <c r="C93" s="21">
         <v>25321499</v>
       </c>
       <c r="D93" s="13">
         <v>984765</v>
       </c>
       <c r="E93" s="13">
         <v>95308</v>
       </c>
       <c r="F93" s="13">
         <v>9040</v>
       </c>
       <c r="G93" s="13">
         <v>26702100.863781832</v>
       </c>
       <c r="H93" s="13">
         <v>20800205</v>
       </c>
       <c r="I93" s="13">
         <v>559882</v>
       </c>
       <c r="J93" s="13">
         <v>164046</v>
       </c>
     </row>
     <row r="94" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A94" s="41"/>
+      <c r="A94" s="43"/>
       <c r="B94" s="29" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="21">
         <v>22541787</v>
       </c>
       <c r="D94" s="21">
         <v>1270638</v>
       </c>
       <c r="E94" s="21">
         <v>95344</v>
       </c>
       <c r="F94" s="21">
         <v>9152</v>
       </c>
       <c r="G94" s="21">
         <v>24014873</v>
       </c>
       <c r="H94" s="21">
         <v>19112958</v>
       </c>
       <c r="I94" s="21">
         <v>374925</v>
       </c>
       <c r="J94" s="21">
         <v>172477</v>
       </c>
     </row>
     <row r="95" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A95" s="41"/>
+      <c r="A95" s="43"/>
       <c r="B95" s="29" t="s">
         <v>15</v>
       </c>
       <c r="C95" s="21">
         <v>24636834</v>
       </c>
       <c r="D95" s="21">
         <v>1325181</v>
       </c>
       <c r="E95" s="21">
         <v>95381</v>
       </c>
       <c r="F95" s="21">
         <v>9291</v>
       </c>
       <c r="G95" s="21" t="s">
         <v>29</v>
       </c>
       <c r="H95" s="21">
         <v>20689918</v>
       </c>
       <c r="I95" s="21">
         <v>365056</v>
       </c>
       <c r="J95" s="21">
         <v>120444</v>
       </c>
     </row>
     <row r="96" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A96" s="41"/>
+      <c r="A96" s="43"/>
       <c r="B96" s="29" t="s">
         <v>16</v>
       </c>
       <c r="C96" s="21">
         <v>23440077</v>
       </c>
       <c r="D96" s="21">
         <v>1587611</v>
       </c>
       <c r="E96" s="21">
         <v>95484</v>
       </c>
       <c r="F96" s="21">
         <v>9420</v>
       </c>
       <c r="G96" s="28" t="s">
         <v>30</v>
       </c>
       <c r="H96" s="21">
         <v>20669902</v>
       </c>
       <c r="I96" s="21">
         <v>332380</v>
       </c>
       <c r="J96" s="21">
         <v>149173</v>
       </c>
     </row>
     <row r="97" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A97" s="41"/>
+      <c r="A97" s="43"/>
       <c r="B97" s="29" t="s">
         <v>17</v>
       </c>
       <c r="C97" s="21">
         <v>29622716</v>
       </c>
       <c r="D97" s="21">
         <v>1827537</v>
       </c>
       <c r="E97" s="21">
         <v>95501</v>
       </c>
       <c r="F97" s="21">
         <v>9634</v>
       </c>
       <c r="G97" s="21">
         <v>31722717</v>
       </c>
       <c r="H97" s="21">
         <v>25129964</v>
       </c>
       <c r="I97" s="21">
         <v>461340</v>
       </c>
       <c r="J97" s="21">
         <v>188876</v>
       </c>
     </row>
     <row r="98" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A98" s="45"/>
+      <c r="A98" s="47"/>
       <c r="B98" s="29" t="s">
         <v>18</v>
       </c>
       <c r="C98" s="21">
         <v>31360161</v>
       </c>
       <c r="D98" s="21">
         <v>1723667</v>
       </c>
       <c r="E98" s="21">
         <v>95579</v>
       </c>
       <c r="F98" s="21">
         <v>9838</v>
       </c>
       <c r="G98" s="21">
         <v>33412122</v>
       </c>
       <c r="H98" s="21">
         <v>26500092</v>
       </c>
       <c r="I98" s="21">
         <v>494959</v>
       </c>
       <c r="J98" s="21">
         <v>166665</v>
       </c>
     </row>
     <row r="99" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A99" s="45"/>
+      <c r="A99" s="47"/>
       <c r="B99" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C99" s="13">
         <v>26759630</v>
       </c>
       <c r="D99" s="13">
         <v>1527429</v>
       </c>
       <c r="E99" s="13">
         <v>95623</v>
       </c>
       <c r="F99" s="13">
         <v>10045</v>
       </c>
       <c r="G99" s="13">
         <v>28584639</v>
       </c>
       <c r="H99" s="13">
         <v>24677037</v>
       </c>
       <c r="I99" s="13">
         <v>462118</v>
       </c>
       <c r="J99" s="13">
         <v>164538</v>
       </c>
     </row>
     <row r="100" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A100" s="45"/>
+      <c r="A100" s="47"/>
       <c r="B100" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C100" s="13">
         <v>24557860</v>
       </c>
       <c r="D100" s="13">
         <v>1262836</v>
       </c>
       <c r="E100" s="13">
         <v>95745</v>
       </c>
       <c r="F100" s="13">
         <v>10220</v>
       </c>
       <c r="G100" s="13">
         <v>26217250</v>
       </c>
       <c r="H100" s="13">
         <v>21846003</v>
       </c>
       <c r="I100" s="13">
         <v>553809.31000000006</v>
       </c>
       <c r="J100" s="13">
         <v>157255.35</v>
       </c>
     </row>
     <row r="101" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A101" s="45"/>
+      <c r="A101" s="47"/>
       <c r="B101" s="16" t="s">
         <v>21</v>
       </c>
       <c r="C101" s="13">
         <v>24845998</v>
       </c>
       <c r="D101" s="13">
         <v>808625</v>
       </c>
       <c r="E101" s="13">
         <v>95821</v>
       </c>
       <c r="F101" s="13">
         <v>10331</v>
       </c>
       <c r="G101" s="13">
         <v>25928255</v>
       </c>
       <c r="H101" s="13">
         <v>20887254</v>
       </c>
       <c r="I101" s="13">
         <v>435644</v>
       </c>
       <c r="J101" s="13">
         <v>162012</v>
       </c>
     </row>
     <row r="102" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A102" s="45"/>
+      <c r="A102" s="47"/>
       <c r="B102" s="16" t="s">
         <v>22</v>
       </c>
       <c r="C102" s="13">
         <v>26900588</v>
       </c>
       <c r="D102" s="13">
         <v>747417</v>
       </c>
       <c r="E102" s="13">
         <v>96308</v>
       </c>
       <c r="F102" s="13">
         <v>10359</v>
       </c>
       <c r="G102" s="13">
         <v>28049512</v>
       </c>
       <c r="H102" s="13">
         <v>21977021</v>
       </c>
       <c r="I102" s="13">
         <v>579964</v>
       </c>
       <c r="J102" s="13">
         <v>178457</v>
       </c>
     </row>
-    <row r="103" spans="1:10" s="26" customFormat="1" ht="15.8" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A103" s="41">
+    <row r="103" spans="1:10" s="26" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A103" s="43">
         <v>2024</v>
       </c>
       <c r="B103" s="29" t="s">
         <v>11</v>
       </c>
       <c r="C103" s="13">
         <v>28549039</v>
       </c>
       <c r="D103" s="13">
         <v>671534</v>
       </c>
       <c r="E103" s="13">
         <v>96405</v>
       </c>
       <c r="F103" s="13">
         <v>10865</v>
       </c>
       <c r="G103" s="13">
         <v>29152424</v>
       </c>
       <c r="H103" s="13">
         <v>23474269.699810028</v>
       </c>
       <c r="I103" s="13">
         <v>133275</v>
       </c>
       <c r="J103" s="13">
         <v>201424</v>
       </c>
     </row>
     <row r="104" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A104" s="41"/>
+      <c r="A104" s="43"/>
       <c r="B104" s="29" t="s">
         <v>12</v>
       </c>
       <c r="C104" s="13">
         <v>25615763</v>
       </c>
       <c r="D104" s="13">
         <v>1109149</v>
       </c>
       <c r="E104" s="13">
         <v>96122</v>
       </c>
       <c r="F104" s="13">
         <v>11472</v>
       </c>
       <c r="G104" s="13">
         <v>26696478</v>
       </c>
       <c r="H104" s="13">
         <v>22287312.194479991</v>
       </c>
       <c r="I104" s="13">
         <v>142965</v>
       </c>
       <c r="J104" s="13">
         <v>171399</v>
       </c>
     </row>
     <row r="105" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A105" s="41"/>
+      <c r="A105" s="43"/>
       <c r="B105" s="29" t="s">
         <v>13</v>
       </c>
       <c r="C105" s="13">
         <v>26179094</v>
       </c>
       <c r="D105" s="13">
         <v>1499796</v>
       </c>
       <c r="E105" s="13">
         <v>96233</v>
       </c>
       <c r="F105" s="13">
         <v>11726</v>
       </c>
       <c r="G105" s="13">
         <v>27777194</v>
       </c>
       <c r="H105" s="13">
         <v>22100876.272050023</v>
       </c>
       <c r="I105" s="13">
         <v>233960</v>
       </c>
       <c r="J105" s="13">
         <v>135656</v>
       </c>
     </row>
     <row r="106" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A106" s="41"/>
+      <c r="A106" s="43"/>
       <c r="B106" s="29" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="13">
         <v>22237254</v>
       </c>
       <c r="D106" s="13">
         <v>1965558</v>
       </c>
       <c r="E106" s="13">
         <v>96163</v>
       </c>
       <c r="F106" s="13">
         <v>13708</v>
       </c>
       <c r="G106" s="13">
         <v>24269265</v>
       </c>
       <c r="H106" s="13">
         <v>20006070.123629969</v>
       </c>
       <c r="I106" s="13">
         <v>195928</v>
       </c>
       <c r="J106" s="13">
         <v>129475</v>
       </c>
     </row>
     <row r="107" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A107" s="41"/>
+      <c r="A107" s="43"/>
       <c r="B107" s="29" t="s">
         <v>15</v>
       </c>
       <c r="C107" s="13">
         <v>24996364</v>
       </c>
       <c r="D107" s="13">
         <v>1960104</v>
       </c>
       <c r="E107" s="13">
         <v>96266</v>
       </c>
       <c r="F107" s="13">
         <v>14075</v>
       </c>
       <c r="G107" s="13">
         <v>27151067</v>
       </c>
       <c r="H107" s="13">
         <v>21936089.608510006</v>
       </c>
       <c r="I107" s="13">
         <v>365006</v>
       </c>
       <c r="J107" s="13">
         <v>170407</v>
       </c>
     </row>
     <row r="108" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A108" s="41"/>
+      <c r="A108" s="43"/>
       <c r="B108" s="29" t="s">
         <v>16</v>
       </c>
       <c r="C108" s="13">
         <v>26023314</v>
       </c>
       <c r="D108" s="13">
         <v>2449702</v>
       </c>
       <c r="E108" s="13">
         <v>96323</v>
       </c>
       <c r="F108" s="13">
         <v>14195</v>
       </c>
       <c r="G108" s="13">
         <v>28696184</v>
       </c>
       <c r="H108" s="13">
         <v>22068936.473529991</v>
       </c>
       <c r="I108" s="13">
         <v>426621</v>
       </c>
       <c r="J108" s="13">
         <v>203453</v>
       </c>
     </row>
     <row r="109" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A109" s="41"/>
+      <c r="A109" s="43"/>
       <c r="B109" s="29" t="s">
         <v>17</v>
       </c>
       <c r="C109" s="13">
         <v>32059019</v>
       </c>
       <c r="D109" s="13">
         <v>2408547</v>
       </c>
       <c r="E109" s="13">
         <v>96360</v>
       </c>
       <c r="F109" s="13">
         <v>16639</v>
       </c>
       <c r="G109" s="13">
         <v>34413577</v>
       </c>
       <c r="H109" s="13">
         <v>27187122.756430026</v>
       </c>
       <c r="I109" s="13">
         <v>223495</v>
       </c>
       <c r="J109" s="13">
         <v>277484</v>
       </c>
     </row>
     <row r="110" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A110" s="41"/>
+      <c r="A110" s="43"/>
       <c r="B110" s="29" t="s">
         <v>18</v>
       </c>
       <c r="C110" s="13">
         <v>31215885</v>
       </c>
       <c r="D110" s="13">
         <v>2380825</v>
       </c>
       <c r="E110" s="13">
         <v>96478</v>
       </c>
       <c r="F110" s="13">
         <v>17454</v>
       </c>
       <c r="G110" s="13">
         <v>33596497</v>
       </c>
       <c r="H110" s="13">
         <v>27588710</v>
       </c>
       <c r="I110" s="13">
         <v>429795</v>
       </c>
       <c r="J110" s="13">
         <v>430008</v>
       </c>
     </row>
     <row r="111" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A111" s="41"/>
+      <c r="A111" s="43"/>
       <c r="B111" s="29" t="s">
         <v>19</v>
       </c>
       <c r="C111" s="13">
         <v>26553770</v>
       </c>
       <c r="D111" s="13">
         <v>2032240</v>
       </c>
       <c r="E111" s="13">
         <v>96548</v>
       </c>
       <c r="F111" s="13">
         <v>17667</v>
       </c>
       <c r="G111" s="13">
         <v>28563861</v>
       </c>
       <c r="H111" s="13">
         <v>24564104</v>
       </c>
       <c r="I111" s="13">
         <v>423108</v>
       </c>
       <c r="J111" s="13">
         <v>445257</v>
       </c>
     </row>
     <row r="112" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A112" s="41"/>
+      <c r="A112" s="43"/>
       <c r="B112" s="29" t="s">
         <v>20</v>
       </c>
       <c r="C112" s="13">
         <v>25841786</v>
       </c>
       <c r="D112" s="13">
         <v>1910550</v>
       </c>
       <c r="E112" s="13">
         <v>96722</v>
       </c>
       <c r="F112" s="13">
         <v>17877</v>
       </c>
       <c r="G112" s="13">
         <v>27343915</v>
       </c>
       <c r="H112" s="13">
         <v>22110253</v>
       </c>
       <c r="I112" s="13">
         <v>60490</v>
       </c>
       <c r="J112" s="13">
         <v>468911</v>
       </c>
     </row>
     <row r="113" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A113" s="41"/>
+      <c r="A113" s="43"/>
       <c r="B113" s="32" t="s">
         <v>21</v>
       </c>
       <c r="C113" s="13">
         <v>27301869</v>
       </c>
       <c r="D113" s="13">
         <v>1172267</v>
       </c>
       <c r="E113" s="13">
         <v>96940</v>
       </c>
       <c r="F113" s="13">
         <v>18204</v>
       </c>
       <c r="G113" s="13">
         <v>27987070</v>
       </c>
       <c r="H113" s="13">
         <v>22336092</v>
       </c>
       <c r="I113" s="13">
         <v>18574</v>
       </c>
       <c r="J113" s="13">
         <v>505640</v>
       </c>
     </row>
     <row r="114" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A114" s="41"/>
+      <c r="A114" s="43"/>
       <c r="B114" s="16" t="s">
         <v>22</v>
       </c>
       <c r="C114" s="13">
         <v>29956542</v>
       </c>
       <c r="D114" s="13">
         <v>827022</v>
       </c>
       <c r="E114" s="13">
         <v>97420</v>
       </c>
       <c r="F114" s="13">
         <v>18555</v>
       </c>
       <c r="G114" s="13">
         <v>30284159</v>
       </c>
       <c r="H114" s="13">
         <v>23377029</v>
       </c>
       <c r="I114" s="13">
         <v>22722</v>
       </c>
       <c r="J114" s="13">
         <v>522127</v>
       </c>
     </row>
     <row r="115" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A115" s="46">
+      <c r="A115" s="48">
         <v>2025</v>
       </c>
       <c r="B115" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C115" s="21">
         <v>29449260</v>
       </c>
       <c r="D115" s="13">
         <v>1289799</v>
       </c>
       <c r="E115" s="13">
         <v>97506</v>
       </c>
       <c r="F115" s="13">
         <v>19011</v>
       </c>
       <c r="G115" s="13">
         <v>30318335</v>
       </c>
       <c r="H115" s="13">
         <v>24744757.77586</v>
       </c>
       <c r="I115" s="13">
         <v>22418</v>
       </c>
       <c r="J115" s="13">
         <v>443142</v>
       </c>
     </row>
     <row r="116" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A116" s="47"/>
+      <c r="A116" s="49"/>
       <c r="B116" s="16" t="s">
         <v>12</v>
       </c>
-      <c r="C116" s="36">
+      <c r="C116" s="35">
         <v>27326453</v>
       </c>
-      <c r="D116" s="34">
+      <c r="D116" s="33">
         <v>1376984</v>
       </c>
-      <c r="E116" s="34">
+      <c r="E116" s="33">
         <v>97633</v>
       </c>
-      <c r="F116" s="34">
+      <c r="F116" s="33">
         <v>19489</v>
       </c>
-      <c r="G116" s="34">
+      <c r="G116" s="33">
         <v>28299542</v>
       </c>
-      <c r="H116" s="34">
+      <c r="H116" s="33">
         <v>23191812.622463997</v>
       </c>
-      <c r="I116" s="34">
+      <c r="I116" s="33">
         <v>13211</v>
       </c>
-      <c r="J116" s="34">
+      <c r="J116" s="33">
         <v>417106</v>
       </c>
     </row>
     <row r="117" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A117" s="47"/>
+      <c r="A117" s="49"/>
       <c r="B117" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C117" s="21">
         <v>26210182.579999998</v>
       </c>
       <c r="D117" s="13">
         <v>2195796.92</v>
       </c>
       <c r="E117" s="13">
         <v>97750.34</v>
       </c>
       <c r="F117" s="13">
         <v>20434.96</v>
       </c>
       <c r="G117" s="13">
         <v>28081217</v>
       </c>
       <c r="H117" s="13">
         <v>22419127.200300001</v>
       </c>
       <c r="I117" s="13">
         <v>79489.73</v>
       </c>
       <c r="J117" s="13">
         <v>404253.35</v>
       </c>
     </row>
     <row r="118" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A118" s="47"/>
+      <c r="A118" s="49"/>
       <c r="B118" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="21">
         <v>24723282</v>
       </c>
       <c r="D118" s="21">
         <v>2413936</v>
       </c>
       <c r="E118" s="21">
         <v>97914</v>
       </c>
       <c r="F118" s="21">
         <v>20754</v>
       </c>
       <c r="G118" s="21">
         <v>27121206</v>
       </c>
       <c r="H118" s="21">
         <v>21827812.423840005</v>
       </c>
       <c r="I118" s="21">
         <v>248162</v>
       </c>
       <c r="J118" s="21">
         <v>264174</v>
       </c>
     </row>
     <row r="119" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A119" s="47"/>
+      <c r="A119" s="49"/>
       <c r="B119" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C119" s="21">
         <v>25177330</v>
       </c>
       <c r="D119" s="21">
         <v>3010677</v>
       </c>
       <c r="E119" s="21">
         <v>98188</v>
       </c>
       <c r="F119" s="21">
         <v>21083</v>
       </c>
       <c r="G119" s="21">
         <v>28297786</v>
       </c>
       <c r="H119" s="21">
         <v>22672317.540969998</v>
       </c>
       <c r="I119" s="21">
         <v>318464</v>
       </c>
       <c r="J119" s="21">
         <v>208685</v>
       </c>
     </row>
     <row r="120" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A120" s="47"/>
+      <c r="A120" s="49"/>
       <c r="B120" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C120" s="21">
         <v>24655321</v>
       </c>
       <c r="D120" s="13">
         <v>3519406</v>
       </c>
       <c r="E120" s="13">
         <v>98301</v>
       </c>
       <c r="F120" s="13">
         <v>21330</v>
       </c>
       <c r="G120" s="13">
         <v>28250296</v>
       </c>
       <c r="H120" s="13">
         <v>22510066.940710008</v>
       </c>
       <c r="I120" s="13">
         <v>399150</v>
       </c>
       <c r="J120" s="13">
         <v>323581</v>
       </c>
     </row>
     <row r="121" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A121" s="47"/>
+      <c r="A121" s="49"/>
       <c r="B121" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C121" s="21">
         <v>33001266</v>
       </c>
       <c r="D121" s="13">
         <v>3546215</v>
       </c>
       <c r="E121" s="13">
         <v>98372</v>
       </c>
       <c r="F121" s="13">
         <v>21789</v>
       </c>
       <c r="G121" s="13">
         <v>36286187</v>
       </c>
       <c r="H121" s="13">
         <v>27235688.567069996</v>
       </c>
       <c r="I121" s="13">
         <v>191498</v>
       </c>
       <c r="J121" s="13">
         <v>452792</v>
       </c>
     </row>
     <row r="122" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A122" s="47"/>
+      <c r="A122" s="49"/>
       <c r="B122" s="16" t="s">
         <v>18</v>
       </c>
-      <c r="C122" s="36">
+      <c r="C122" s="35">
         <v>32307591</v>
       </c>
-      <c r="D122" s="34">
+      <c r="D122" s="33">
         <v>3335868</v>
       </c>
-      <c r="E122" s="34">
+      <c r="E122" s="33">
         <v>98614</v>
       </c>
-      <c r="F122" s="34">
+      <c r="F122" s="33">
         <v>22170</v>
       </c>
-      <c r="G122" s="34">
+      <c r="G122" s="33">
         <v>35243357</v>
       </c>
-      <c r="H122" s="34">
+      <c r="H122" s="33">
         <v>28662408.172474004</v>
       </c>
-      <c r="I122" s="34">
+      <c r="I122" s="33">
         <v>146199</v>
       </c>
-      <c r="J122" s="34">
+      <c r="J122" s="33">
         <v>546301</v>
       </c>
     </row>
     <row r="123" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A123" s="47"/>
-      <c r="B123" s="37" t="s">
+      <c r="A123" s="49"/>
+      <c r="B123" s="36" t="s">
         <v>19</v>
       </c>
       <c r="C123" s="13">
         <v>27155789</v>
       </c>
       <c r="D123" s="13">
         <v>2860261</v>
       </c>
       <c r="E123" s="13">
         <v>98925</v>
       </c>
       <c r="F123" s="13">
         <v>22493</v>
       </c>
       <c r="G123" s="13">
         <v>30091900</v>
       </c>
       <c r="H123" s="13">
         <v>25576488.022932008</v>
       </c>
       <c r="I123" s="13">
         <v>285657</v>
       </c>
       <c r="J123" s="13">
         <v>209807</v>
       </c>
     </row>
     <row r="124" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A124" s="47"/>
+      <c r="A124" s="49"/>
       <c r="B124" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C124" s="13">
         <v>25491942</v>
       </c>
       <c r="D124" s="13">
         <v>2344470</v>
       </c>
       <c r="E124" s="13">
         <v>98706</v>
       </c>
       <c r="F124" s="13">
         <v>22706</v>
       </c>
       <c r="G124" s="13">
         <v>27830702</v>
       </c>
       <c r="H124" s="13">
         <v>22952987.88205801</v>
       </c>
       <c r="I124" s="13">
         <v>223492</v>
       </c>
       <c r="J124" s="13">
         <v>229202</v>
       </c>
     </row>
     <row r="125" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A125" s="47"/>
+      <c r="A125" s="49"/>
       <c r="B125" s="16" t="s">
         <v>21</v>
       </c>
       <c r="C125" s="13">
         <v>26087562</v>
       </c>
       <c r="D125" s="13">
         <v>1727567</v>
       </c>
       <c r="E125" s="13">
         <v>98918</v>
       </c>
       <c r="F125" s="13">
         <v>22864</v>
       </c>
       <c r="G125" s="13">
         <v>27629019</v>
       </c>
       <c r="H125" s="13">
         <v>22505095.596886992</v>
       </c>
       <c r="I125" s="13">
         <v>66562</v>
       </c>
       <c r="J125" s="13">
         <v>252672</v>
       </c>
     </row>
     <row r="126" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A126" s="47"/>
-      <c r="B126" s="37" t="s">
+      <c r="A126" s="49"/>
+      <c r="B126" s="36" t="s">
         <v>22</v>
       </c>
       <c r="C126" s="13">
         <v>30237672</v>
       </c>
       <c r="D126" s="13">
         <v>1256043</v>
       </c>
       <c r="E126" s="13">
         <v>99219</v>
       </c>
       <c r="F126" s="13">
         <v>23300</v>
       </c>
       <c r="G126" s="13">
         <v>31187889</v>
       </c>
       <c r="H126" s="13">
         <v>24179340.85991599</v>
       </c>
       <c r="I126" s="13">
         <v>17494</v>
       </c>
       <c r="J126" s="13">
         <v>323320</v>
       </c>
     </row>
     <row r="127" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A127" s="46">
+      <c r="A127" s="48">
         <v>2026</v>
       </c>
       <c r="B127" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C127" s="21">
         <v>31259275</v>
       </c>
       <c r="D127" s="13">
         <v>1140576</v>
       </c>
       <c r="E127" s="13">
         <v>99255</v>
       </c>
       <c r="F127" s="13">
         <v>24029</v>
       </c>
       <c r="G127" s="13">
         <v>32020461</v>
       </c>
       <c r="H127" s="13">
         <v>26148334</v>
       </c>
       <c r="I127" s="13">
         <v>63104</v>
       </c>
       <c r="J127" s="13">
         <v>442494</v>
       </c>
     </row>
     <row r="128" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A128" s="47"/>
+      <c r="A128" s="49"/>
       <c r="B128" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C128" s="21">
         <v>26480920</v>
       </c>
       <c r="D128" s="13">
         <v>1529158</v>
       </c>
       <c r="E128" s="13">
         <v>100091</v>
       </c>
       <c r="F128" s="13">
         <v>24230</v>
       </c>
       <c r="G128" s="13">
         <v>27832646</v>
       </c>
       <c r="H128" s="13">
         <v>23341028</v>
       </c>
       <c r="I128" s="13">
         <v>112268</v>
       </c>
       <c r="J128" s="13">
         <v>289700</v>
       </c>
     </row>
     <row r="129" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A129" s="47"/>
-      <c r="B129" s="16" t="s">
+      <c r="A129" s="49"/>
+      <c r="B129" s="36" t="s">
         <v>13</v>
       </c>
       <c r="C129" s="13">
         <v>27206787</v>
       </c>
       <c r="D129" s="13">
         <v>2430037</v>
       </c>
       <c r="E129" s="13">
         <v>100498</v>
       </c>
       <c r="F129" s="13">
         <v>24580</v>
       </c>
       <c r="G129" s="13">
         <v>29399449</v>
       </c>
       <c r="H129" s="13">
         <v>23284375</v>
       </c>
       <c r="I129" s="13">
         <v>109935</v>
       </c>
       <c r="J129" s="13">
         <v>347310</v>
       </c>
     </row>
+    <row r="130" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A130" s="49"/>
+      <c r="B130" s="16" t="s">
+        <v>14</v>
+      </c>
+      <c r="C130" s="13">
+        <v>25016411</v>
+      </c>
+      <c r="D130" s="13">
+        <v>2780986</v>
+      </c>
+      <c r="E130" s="13">
+        <v>100545</v>
+      </c>
+      <c r="F130" s="13">
+        <v>24865</v>
+      </c>
+      <c r="G130" s="13">
+        <v>27601652</v>
+      </c>
+      <c r="H130" s="13">
+        <v>23189725</v>
+      </c>
+      <c r="I130" s="13">
+        <v>61053</v>
+      </c>
+      <c r="J130" s="13">
+        <v>256798</v>
+      </c>
+    </row>
     <row r="131" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A131" s="38" t="s">
+      <c r="A131" s="38"/>
+      <c r="B131" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="C131" s="13">
+        <v>23939965</v>
+      </c>
+      <c r="D131" s="13">
+        <v>2632924</v>
+      </c>
+      <c r="E131" s="13">
+        <v>100647</v>
+      </c>
+      <c r="F131" s="13">
+        <v>25035</v>
+      </c>
+      <c r="G131" s="13">
+        <v>26361079</v>
+      </c>
+      <c r="H131" s="13">
+        <v>20909586</v>
+      </c>
+      <c r="I131" s="13">
+        <v>141901</v>
+      </c>
+      <c r="J131" s="13">
+        <v>353711</v>
+      </c>
+    </row>
+    <row r="133" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A133" s="40" t="s">
         <v>34</v>
       </c>
-      <c r="B131" s="39"/>
-[...45 lines deleted...]
-      </c>
+      <c r="B133" s="41"/>
+      <c r="C133" s="41"/>
+      <c r="D133" s="41"/>
+      <c r="E133" s="41"/>
+      <c r="F133" s="41"/>
+      <c r="G133" s="41"/>
+      <c r="H133" s="41"/>
+      <c r="I133" s="41"/>
+    </row>
+    <row r="134" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A134" s="41"/>
+      <c r="B134" s="41"/>
+      <c r="C134" s="41"/>
+      <c r="D134" s="41"/>
+      <c r="E134" s="41"/>
+      <c r="F134" s="41"/>
+      <c r="G134" s="41"/>
+      <c r="H134" s="41"/>
+      <c r="I134" s="41"/>
+    </row>
+    <row r="135" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A135" s="41"/>
+      <c r="B135" s="41"/>
+      <c r="C135" s="41"/>
+      <c r="D135" s="41"/>
+      <c r="E135" s="41"/>
+      <c r="F135" s="41"/>
+      <c r="G135" s="41"/>
+      <c r="H135" s="41"/>
+      <c r="I135" s="41"/>
     </row>
     <row r="138" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A138" s="31" t="s">
+        <v>36</v>
+      </c>
+      <c r="D138" s="30"/>
+      <c r="E138" s="30"/>
+      <c r="F138" s="30"/>
+      <c r="G138" s="30"/>
+      <c r="H138" s="30"/>
+      <c r="I138" s="30"/>
+      <c r="J138" s="30"/>
+    </row>
+    <row r="139" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A139" s="31" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="140" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A140" s="31" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="14">
-    <mergeCell ref="A131:I133"/>
+    <mergeCell ref="A133:I135"/>
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A7:A18"/>
     <mergeCell ref="A19:A30"/>
     <mergeCell ref="A31:A42"/>
     <mergeCell ref="A43:A54"/>
     <mergeCell ref="A55:A66"/>
     <mergeCell ref="A67:A78"/>
     <mergeCell ref="A79:A90"/>
     <mergeCell ref="A91:A102"/>
     <mergeCell ref="A103:A114"/>
     <mergeCell ref="A115:A126"/>
-    <mergeCell ref="A127:A129"/>
+    <mergeCell ref="A127:A130"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <headerFooter>
-[...2 lines deleted...]
-  </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
-  <dimension ref="A1:J23"/>
+  <dimension ref="A1:J24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="B19" sqref="B19:H21"/>
+      <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.3" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.796875" style="9" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="11.77734375" style="9" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15" customWidth="1"/>
-    <col min="3" max="3" width="15.3984375" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="13.796875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="15.44140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13.77734375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="19.19921875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="14.796875" customWidth="1"/>
+    <col min="6" max="6" width="19.21875" customWidth="1"/>
+    <col min="7" max="7" width="15.6640625" customWidth="1"/>
+    <col min="8" max="8" width="14.77734375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="3"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
     </row>
     <row r="2" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="40" t="s">
+      <c r="A2" s="42" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="40"/>
-[...5 lines deleted...]
-      <c r="H2" s="40"/>
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
+      <c r="H2" s="42"/>
       <c r="I2" s="4"/>
     </row>
     <row r="3" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A3" s="23"/>
       <c r="B3" s="23"/>
       <c r="C3" s="23"/>
       <c r="D3" s="23"/>
       <c r="E3" s="23"/>
       <c r="F3" s="23"/>
       <c r="G3" s="23"/>
       <c r="H3" s="23"/>
       <c r="I3" s="4"/>
     </row>
     <row r="4" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="40" t="s">
+      <c r="A4" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="40"/>
+      <c r="B4" s="42"/>
       <c r="C4" s="14">
-        <v>45832</v>
+        <v>46199</v>
       </c>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="3"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
     </row>
     <row r="5" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="3"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
     </row>
-    <row r="6" spans="1:10" ht="28.6" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:10" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A6" s="24" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="24" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="24" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="24" t="s">
         <v>8</v>
       </c>
     </row>
@@ -5093,171 +5155,195 @@
       <c r="C16" s="12">
         <v>12738.49</v>
       </c>
       <c r="D16" s="12">
         <v>95174.01</v>
       </c>
       <c r="E16" s="12">
         <v>8635.25</v>
       </c>
       <c r="F16" s="12">
         <v>327221</v>
       </c>
       <c r="G16" s="12">
         <v>6414.07</v>
       </c>
       <c r="H16" s="12">
         <v>3710.12</v>
       </c>
       <c r="I16" s="7"/>
       <c r="J16" s="7"/>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A17" s="25">
         <v>2023</v>
       </c>
-      <c r="B17" s="35">
-[...2 lines deleted...]
-      <c r="C17" s="35">
+      <c r="B17" s="34">
+        <v>305863</v>
+      </c>
+      <c r="C17" s="34">
         <v>14797</v>
       </c>
-      <c r="D17" s="35">
-[...8 lines deleted...]
-      <c r="G17" s="35">
+      <c r="D17" s="34">
+        <v>96248</v>
+      </c>
+      <c r="E17" s="34">
+        <v>14314</v>
+      </c>
+      <c r="F17" s="34">
+        <v>324445</v>
+      </c>
+      <c r="G17" s="34">
         <v>5824</v>
       </c>
-      <c r="H17" s="35">
+      <c r="H17" s="34">
         <v>2038</v>
       </c>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A18" s="33">
+      <c r="A18" s="39">
         <v>2024</v>
       </c>
       <c r="B18" s="12">
-        <v>326843</v>
+        <v>321609</v>
       </c>
       <c r="C18" s="12">
         <v>20370</v>
       </c>
       <c r="D18" s="12">
-        <v>97354</v>
+        <v>97356</v>
       </c>
       <c r="E18" s="12">
-        <v>18585</v>
+        <v>18924</v>
       </c>
       <c r="F18" s="12">
-        <v>346208</v>
+        <v>340973</v>
       </c>
       <c r="G18" s="12">
         <v>2720</v>
       </c>
       <c r="H18" s="12">
         <v>3725</v>
       </c>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
     </row>
-    <row r="19" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A19" s="8" t="s">
+    <row r="19" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A19" s="37">
+        <v>2025</v>
+      </c>
+      <c r="B19" s="12">
+        <v>325707</v>
+      </c>
+      <c r="C19" s="12">
+        <v>28877</v>
+      </c>
+      <c r="D19" s="12">
+        <v>99135</v>
+      </c>
+      <c r="E19" s="12">
+        <v>24033</v>
+      </c>
+      <c r="F19" s="12">
+        <v>352510</v>
+      </c>
+      <c r="G19" s="12">
+        <v>1996</v>
+      </c>
+      <c r="H19" s="12">
+        <v>4071</v>
+      </c>
+      <c r="I19" s="7"/>
+      <c r="J19" s="7"/>
+    </row>
+    <row r="20" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A20" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B19" s="39" t="s">
+      <c r="B20" s="41" t="s">
         <v>35</v>
       </c>
-      <c r="C19" s="39"/>
-[...15 lines deleted...]
-      <c r="H20" s="39"/>
+      <c r="C20" s="41"/>
+      <c r="D20" s="41"/>
+      <c r="E20" s="41"/>
+      <c r="F20" s="41"/>
+      <c r="G20" s="41"/>
+      <c r="H20" s="41"/>
       <c r="J20" s="7"/>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="B21" s="39"/>
-[...6 lines deleted...]
-      <c r="I21" s="7"/>
+      <c r="A21" s="8"/>
+      <c r="B21" s="41"/>
+      <c r="C21" s="41"/>
+      <c r="D21" s="41"/>
+      <c r="E21" s="41"/>
+      <c r="F21" s="41"/>
+      <c r="G21" s="41"/>
+      <c r="H21" s="41"/>
       <c r="J21" s="7"/>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="C22" s="7"/>
-[...4 lines deleted...]
-      <c r="H22" s="7"/>
+      <c r="B22" s="41"/>
+      <c r="C22" s="41"/>
+      <c r="D22" s="41"/>
+      <c r="E22" s="41"/>
+      <c r="F22" s="41"/>
+      <c r="G22" s="41"/>
+      <c r="H22" s="41"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.3">
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
     </row>
+    <row r="24" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="C24" s="7"/>
+      <c r="D24" s="7"/>
+      <c r="E24" s="7"/>
+      <c r="F24" s="7"/>
+      <c r="G24" s="7"/>
+      <c r="H24" s="7"/>
+      <c r="I24" s="7"/>
+      <c r="J24" s="7"/>
+    </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A4:B4"/>
-    <mergeCell ref="B19:H21"/>
+    <mergeCell ref="B20:H22"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
-  <headerFooter>
-[...2 lines deleted...]
-  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Çalışma Sayfaları</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Adlandırılmış Aralıklar</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
@@ -5265,35 +5351,35 @@
       <vt:lpstr>Aylık</vt:lpstr>
       <vt:lpstr>Yıllık</vt:lpstr>
       <vt:lpstr>Aylık!OLE_LINK1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>EPDK</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>İlkay ARIÖZ</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="geodilabelclass">
-    <vt:lpwstr>id_classification_personalinfo=d36d9a67-b760-4689-ad88-96381e595636</vt:lpwstr>
+    <vt:lpwstr>id_classification_unclassified=0ef0d4bf-59b8-4ae6-bbc0-fafde041157b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="geodilabeluser">
     <vt:lpwstr>user=hozarslan</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="geodilabeltime">
-    <vt:lpwstr>datetime=2026-04-15T11:09:42.539Z</vt:lpwstr>
+    <vt:lpwstr>datetime=2026-07-20T07:08:52.140Z</vt:lpwstr>
   </property>
 </Properties>
 </file>