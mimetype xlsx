--- v1 (2026-07-22)
+++ v2 (2026-09-06)
@@ -5,100 +5,100 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\hozarslan\Desktop\Resmi İstatistik Rap\2026\2026 Mayıs\Mayıs 2026 Zaman Serisi\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\mseker\Desktop\Haziran 2026 rip\zaman göstergesi\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{840C9ED2-B86D-4567-9A60-ABB60D9F24A2}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1390FC5A-3E71-40DE-89B6-40544EC11689}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-99" yWindow="-99" windowWidth="21303" windowHeight="11344" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Aylık" sheetId="2" r:id="rId1"/>
     <sheet name="Yıllık" sheetId="3" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="OLE_LINK1" localSheetId="0">Aylık!$C$113</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
   <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF00000000}" odcFile="C:\Users\sdemir\Documents\Veri Kaynaklarım\kule ElektrikBildirimAnaliz ElektrikAnaliz.odc" keepAlive="1" name="kule ElektrikBildirimAnaliz ElektrikAnaliz" type="5" refreshedVersion="6" background="1">
     <dbPr connection="Provider=MSOLAP.5;Integrated Security=SSPI;Persist Security Info=True;Initial Catalog=ElektrikBildirimAnaliz;Data Source=kule;MDX Compatibility=1;Safety Options=2;MDX Missing Member Mode=Error;Update Isolation Level=2" command="ElektrikAnaliz" commandType="1"/>
     <olapPr sendLocale="1" rowDrillCount="1000"/>
   </connection>
   <connection id="2" xr16:uid="{00000000-0015-0000-FFFF-FFFF01000000}" odcFile="C:\Users\sdemir\Documents\Veri Kaynaklarım\kule ElektrikBildirimAnaliz ElektrikAnaliz.odc" keepAlive="1" name="kule ElektrikBildirimAnaliz ElektrikAnaliz1" type="5" refreshedVersion="6" background="1">
     <dbPr connection="Provider=MSOLAP.5;Integrated Security=SSPI;Persist Security Info=True;Initial Catalog=ElektrikBildirimAnaliz;Data Source=kule;MDX Compatibility=1;Safety Options=2;MDX Missing Member Mode=Error;Update Isolation Level=2" command="ElektrikAnaliz" commandType="1"/>
     <olapPr sendLocale="1" rowDrillCount="1000"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="155" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="156" uniqueCount="39">
   <si>
     <t xml:space="preserve">Düzenlenme Tarihi: </t>
   </si>
   <si>
     <t>Yıl</t>
   </si>
   <si>
     <t>Önemli Not:</t>
   </si>
   <si>
     <t>Lisanslı Kurulu 
 Güç (MW)</t>
   </si>
   <si>
     <t>Lisanssız Kurulu
  Güç (MW)</t>
   </si>
   <si>
     <t>Lisanslı Üretim 
 (GWh)</t>
   </si>
   <si>
     <t>Lisanssız Üretim
  (GWh)</t>
   </si>
@@ -409,51 +409,51 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="50">
+  <cellXfs count="49">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -508,53 +508,50 @@
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="165" fontId="0" fillId="0" borderId="2" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
@@ -841,4065 +838,4095 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J140"/>
+  <dimension ref="A1:J141"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="2" ySplit="6" topLeftCell="C118" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="2" ySplit="6" topLeftCell="C127" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="N129" sqref="N129"/>
+      <selection pane="bottomRight" activeCell="D137" sqref="D137"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.3" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.21875" customWidth="1"/>
-    <col min="2" max="2" width="8.44140625" style="9" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="11.19921875" customWidth="1"/>
+    <col min="2" max="2" width="8.3984375" style="9" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="15" customWidth="1"/>
-    <col min="4" max="4" width="17.44140625" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10" max="10" width="14.77734375" customWidth="1"/>
+    <col min="4" max="4" width="17.3984375" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="15.19921875" customWidth="1"/>
+    <col min="6" max="6" width="15.3984375" customWidth="1"/>
+    <col min="7" max="7" width="16.69921875" customWidth="1"/>
+    <col min="8" max="8" width="23.3984375" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="15.69921875" customWidth="1"/>
+    <col min="10" max="10" width="14.796875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="3"/>
       <c r="J1" s="2"/>
     </row>
     <row r="2" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="42" t="s">
+      <c r="B2" s="41" t="s">
         <v>31</v>
       </c>
-      <c r="C2" s="42"/>
-[...6 lines deleted...]
-      <c r="J2" s="42"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
+      <c r="I2" s="41"/>
+      <c r="J2" s="41"/>
     </row>
     <row r="3" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A3" s="15"/>
       <c r="B3" s="15"/>
       <c r="C3" s="15"/>
       <c r="D3" s="15"/>
       <c r="E3" s="15"/>
       <c r="F3" s="15"/>
       <c r="G3" s="15"/>
       <c r="H3" s="15"/>
       <c r="I3" s="15"/>
     </row>
     <row r="4" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="42" t="s">
+      <c r="A4" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="42"/>
+      <c r="B4" s="41"/>
       <c r="C4" s="14">
-        <v>46223</v>
+        <v>46248</v>
       </c>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="3"/>
       <c r="I4" s="2"/>
     </row>
     <row r="5" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="3"/>
       <c r="J5" s="2"/>
     </row>
-    <row r="6" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:10" ht="33.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>25</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>27</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>28</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>32</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A7" s="43">
+      <c r="A7" s="42">
         <v>2016</v>
       </c>
       <c r="B7" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="13">
         <v>22273143.149999999</v>
       </c>
       <c r="D7" s="13">
         <v>27678.34</v>
       </c>
       <c r="E7" s="13">
         <v>73227</v>
       </c>
       <c r="F7" s="13">
         <v>395.46</v>
       </c>
       <c r="G7" s="17"/>
       <c r="H7" s="18">
         <v>17933430.059999999</v>
       </c>
       <c r="I7" s="13">
         <v>704664</v>
       </c>
       <c r="J7" s="13">
         <v>188821</v>
       </c>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A8" s="43"/>
+      <c r="A8" s="42"/>
       <c r="B8" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="19">
         <v>19938840.66</v>
       </c>
       <c r="D8" s="13">
         <v>43991.07</v>
       </c>
       <c r="E8" s="13">
         <v>73615.38</v>
       </c>
       <c r="F8" s="13">
         <v>461.5</v>
       </c>
       <c r="G8" s="17"/>
       <c r="H8" s="18">
         <v>16607988.42</v>
       </c>
       <c r="I8" s="13">
         <v>589499</v>
       </c>
       <c r="J8" s="13">
         <v>114427</v>
       </c>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A9" s="43"/>
+      <c r="A9" s="42"/>
       <c r="B9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="13">
         <v>21479246.25</v>
       </c>
       <c r="D9" s="13">
         <v>63423.49</v>
       </c>
       <c r="E9" s="13">
         <v>73705.210000000006</v>
       </c>
       <c r="F9" s="13">
         <v>507.63</v>
       </c>
       <c r="G9" s="17"/>
       <c r="H9" s="18">
         <v>16542285.550000001</v>
       </c>
       <c r="I9" s="13">
         <v>459811</v>
       </c>
       <c r="J9" s="13">
         <v>60511.89</v>
       </c>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A10" s="43"/>
+      <c r="A10" s="42"/>
       <c r="B10" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="13">
         <v>20334955.989999998</v>
       </c>
       <c r="D10" s="13">
         <v>81831.02</v>
       </c>
       <c r="E10" s="13">
         <v>73782.02</v>
       </c>
       <c r="F10" s="13">
         <v>540.59</v>
       </c>
       <c r="G10" s="17"/>
       <c r="H10" s="18">
         <v>16033256.609999999</v>
       </c>
       <c r="I10" s="13">
         <v>393646</v>
       </c>
       <c r="J10" s="13">
         <v>107762.7</v>
       </c>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A11" s="43"/>
+      <c r="A11" s="42"/>
       <c r="B11" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="13">
         <v>20785623.449999999</v>
       </c>
       <c r="D11" s="13">
         <v>91176.75</v>
       </c>
       <c r="E11" s="13">
         <v>74617.907999999996</v>
       </c>
       <c r="F11" s="13">
         <v>587.51</v>
       </c>
       <c r="G11" s="17"/>
       <c r="H11" s="18">
         <v>16333299.83</v>
       </c>
       <c r="I11" s="13">
         <v>394909</v>
       </c>
       <c r="J11" s="13">
         <v>58840.12</v>
       </c>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A12" s="43"/>
+      <c r="A12" s="42"/>
       <c r="B12" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="13">
         <v>21792788.879999999</v>
       </c>
       <c r="D12" s="13">
         <v>106053.4</v>
       </c>
       <c r="E12" s="13">
         <v>74664.53</v>
       </c>
       <c r="F12" s="13">
         <v>642.53</v>
       </c>
       <c r="G12" s="17"/>
       <c r="H12" s="18">
         <v>17080768.23</v>
       </c>
       <c r="I12" s="13">
         <v>504611.06</v>
       </c>
       <c r="J12" s="13">
         <v>68894.66</v>
       </c>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A13" s="43"/>
+      <c r="A13" s="42"/>
       <c r="B13" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="13">
         <v>22986567.789999999</v>
       </c>
       <c r="D13" s="13">
         <v>136986.70000000001</v>
       </c>
       <c r="E13" s="13">
         <v>76472.289999999994</v>
       </c>
       <c r="F13" s="13">
         <v>674.82</v>
       </c>
       <c r="G13" s="17"/>
       <c r="H13" s="18">
         <v>19181465.77</v>
       </c>
       <c r="I13" s="13">
         <v>647181</v>
       </c>
       <c r="J13" s="13">
         <v>165466.23999999999</v>
       </c>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A14" s="43"/>
+      <c r="A14" s="42"/>
       <c r="B14" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="13">
         <v>24840623.25</v>
       </c>
       <c r="D14" s="13">
         <v>132131.34</v>
       </c>
       <c r="E14" s="13">
         <v>77253.210000000006</v>
       </c>
       <c r="F14" s="13">
         <v>724.11699999999996</v>
       </c>
       <c r="G14" s="17"/>
       <c r="H14" s="18">
         <v>20491138.550000001</v>
       </c>
       <c r="I14" s="13">
         <v>665449</v>
       </c>
       <c r="J14" s="13">
         <v>121086</v>
       </c>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A15" s="43"/>
+      <c r="A15" s="42"/>
       <c r="B15" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="13">
         <v>20087497.859999999</v>
       </c>
       <c r="D15" s="13">
         <v>133145.29999999999</v>
       </c>
       <c r="E15" s="13">
         <v>77408.52</v>
       </c>
       <c r="F15" s="13">
         <v>806.28</v>
       </c>
       <c r="G15" s="17"/>
       <c r="H15" s="18">
         <v>17019134.09</v>
       </c>
       <c r="I15" s="13">
         <v>475837</v>
       </c>
       <c r="J15" s="13">
         <v>97479.95</v>
       </c>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A16" s="43"/>
+      <c r="A16" s="42"/>
       <c r="B16" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="13">
         <v>20761164.100000001</v>
       </c>
       <c r="D16" s="13">
         <v>127443.55</v>
       </c>
       <c r="E16" s="13">
         <v>77666.975000000006</v>
       </c>
       <c r="F16" s="13">
         <v>893.15</v>
       </c>
       <c r="G16" s="17"/>
       <c r="H16" s="18">
         <v>17373229.789999999</v>
       </c>
       <c r="I16" s="13">
         <v>429980</v>
       </c>
       <c r="J16" s="13">
         <v>190270.96</v>
       </c>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A17" s="43"/>
+      <c r="A17" s="42"/>
       <c r="B17" s="16" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="13">
         <v>21559289.239999998</v>
       </c>
       <c r="D17" s="13">
         <v>107212.45</v>
       </c>
       <c r="E17" s="13">
         <v>77676.240000000005</v>
       </c>
       <c r="F17" s="13">
         <v>972.70399999999995</v>
       </c>
       <c r="G17" s="17"/>
       <c r="H17" s="18">
         <v>17299825.219999999</v>
       </c>
       <c r="I17" s="13">
         <v>422545</v>
       </c>
       <c r="J17" s="13">
         <v>132476.75</v>
       </c>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A18" s="43"/>
+      <c r="A18" s="42"/>
       <c r="B18" s="16" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="13">
         <v>24373384.390000001</v>
       </c>
       <c r="D18" s="13">
         <v>73894.89</v>
       </c>
       <c r="E18" s="13">
         <v>77562.679999999993</v>
       </c>
       <c r="F18" s="13">
         <v>1043.9490000000001</v>
       </c>
       <c r="G18" s="17"/>
       <c r="H18" s="18">
         <v>18344472.91</v>
       </c>
       <c r="I18" s="13">
         <v>711997</v>
       </c>
       <c r="J18" s="13">
         <v>136003.98000000001</v>
       </c>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A19" s="43">
+      <c r="A19" s="42">
         <v>2017</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="13">
         <v>25316711.170000002</v>
       </c>
       <c r="D19" s="13">
         <v>85283.68</v>
       </c>
       <c r="E19" s="13">
         <v>77699.94</v>
       </c>
       <c r="F19" s="13">
         <v>1106.07</v>
       </c>
       <c r="G19" s="17"/>
       <c r="H19" s="18">
         <v>19076510.98</v>
       </c>
       <c r="I19" s="13">
         <v>339837.41</v>
       </c>
       <c r="J19" s="13">
         <v>233685.41</v>
       </c>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A20" s="43"/>
+      <c r="A20" s="42"/>
       <c r="B20" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="13">
         <v>22361535.190000001</v>
       </c>
       <c r="D20" s="13">
         <v>136623.75</v>
       </c>
       <c r="E20" s="13">
         <v>77867.679999999993</v>
       </c>
       <c r="F20" s="13">
         <v>1245.77</v>
       </c>
       <c r="G20" s="13">
         <v>22451554.32</v>
       </c>
       <c r="H20" s="13">
         <v>17765830.129999999</v>
       </c>
       <c r="I20" s="13">
         <v>179386.89</v>
       </c>
       <c r="J20" s="13">
         <v>212538.22</v>
       </c>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A21" s="43"/>
+      <c r="A21" s="42"/>
       <c r="B21" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="13">
         <v>23776689.829999998</v>
       </c>
       <c r="D21" s="13">
         <v>171511.05</v>
       </c>
       <c r="E21" s="13">
         <v>78084.929999999993</v>
       </c>
       <c r="F21" s="13">
         <v>1296.73</v>
       </c>
       <c r="G21" s="13">
         <v>23586498.710000001</v>
       </c>
       <c r="H21" s="13">
         <v>18534489.600000001</v>
       </c>
       <c r="I21" s="13">
         <v>305358</v>
       </c>
       <c r="J21" s="13">
         <v>248209.32</v>
       </c>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A22" s="43"/>
+      <c r="A22" s="42"/>
       <c r="B22" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="13">
         <v>22305552.27</v>
       </c>
       <c r="D22" s="13">
         <v>270373</v>
       </c>
       <c r="E22" s="13">
         <v>78456.679999999993</v>
       </c>
       <c r="F22" s="13">
         <v>1415.27</v>
       </c>
       <c r="G22" s="13">
         <v>21923821.690000001</v>
       </c>
       <c r="H22" s="13">
         <v>17520015.5</v>
       </c>
       <c r="I22" s="13">
         <v>156402.42000000001</v>
       </c>
       <c r="J22" s="13">
         <v>305355.18</v>
       </c>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A23" s="43"/>
+      <c r="A23" s="42"/>
       <c r="B23" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="13">
         <v>23127539.43</v>
       </c>
       <c r="D23" s="13">
         <v>243252.88</v>
       </c>
       <c r="E23" s="13">
         <v>78899.429999999993</v>
       </c>
       <c r="F23" s="13">
         <v>1547.38</v>
       </c>
       <c r="G23" s="13">
         <v>22853967.109999999</v>
       </c>
       <c r="H23" s="13">
         <v>18037654.609999999</v>
       </c>
       <c r="I23" s="13">
         <v>230753.38</v>
       </c>
       <c r="J23" s="13">
         <v>330518.82</v>
       </c>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A24" s="43"/>
+      <c r="A24" s="42"/>
       <c r="B24" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="13">
         <v>22588627.780000001</v>
       </c>
       <c r="D24" s="13">
         <v>287758.62</v>
       </c>
       <c r="E24" s="13">
         <v>78909.240000000005</v>
       </c>
       <c r="F24" s="13">
         <v>1622.21</v>
       </c>
       <c r="G24" s="13">
         <v>22303717.969999999</v>
       </c>
       <c r="H24" s="13">
         <v>17334127.02</v>
       </c>
       <c r="I24" s="13">
         <v>199838.28</v>
       </c>
       <c r="J24" s="13">
         <v>252789.14</v>
       </c>
     </row>
     <row r="25" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A25" s="43"/>
+      <c r="A25" s="42"/>
       <c r="B25" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="13">
         <v>28011566.510000002</v>
       </c>
       <c r="D25" s="13">
         <v>340706.72</v>
       </c>
       <c r="E25" s="13">
         <v>78845.289999999994</v>
       </c>
       <c r="F25" s="13">
         <v>1731.27</v>
       </c>
       <c r="G25" s="13">
         <v>27776317.91</v>
       </c>
       <c r="H25" s="13">
         <v>20729160.190000001</v>
       </c>
       <c r="I25" s="13">
         <v>287116.18</v>
       </c>
       <c r="J25" s="13">
         <v>263984.03999999998</v>
       </c>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A26" s="43"/>
+      <c r="A26" s="42"/>
       <c r="B26" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C26" s="13">
         <v>27815360.75</v>
       </c>
       <c r="D26" s="13">
         <v>342198.89</v>
       </c>
       <c r="E26" s="13">
         <v>79616.91</v>
       </c>
       <c r="F26" s="13">
         <v>1922.71</v>
       </c>
       <c r="G26" s="13">
         <v>27522377.02</v>
       </c>
       <c r="H26" s="13">
         <v>21143459.25</v>
       </c>
       <c r="I26" s="13">
         <v>212527.6</v>
       </c>
       <c r="J26" s="13">
         <v>242506.57</v>
       </c>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A27" s="43"/>
+      <c r="A27" s="42"/>
       <c r="B27" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C27" s="19">
         <v>23930399.960000001</v>
       </c>
       <c r="D27" s="13">
         <v>357707.23</v>
       </c>
       <c r="E27" s="13">
         <v>79469.03</v>
       </c>
       <c r="F27" s="13">
         <v>2223.9899999999998</v>
       </c>
       <c r="G27" s="13">
         <v>27522377.02</v>
       </c>
       <c r="H27" s="13">
         <v>19510091.68</v>
       </c>
       <c r="I27" s="13">
         <v>260497.32</v>
       </c>
       <c r="J27" s="13">
         <v>242190.47</v>
       </c>
     </row>
     <row r="28" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A28" s="43"/>
+      <c r="A28" s="42"/>
       <c r="B28" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="13">
         <v>23544043.390000001</v>
       </c>
       <c r="D28" s="13">
         <v>345215.51</v>
       </c>
       <c r="E28" s="13">
         <v>79851.66</v>
       </c>
       <c r="F28" s="13">
         <v>2469.65</v>
       </c>
       <c r="G28" s="13">
         <v>23161713.170000002</v>
       </c>
       <c r="H28" s="13">
         <v>18419563.640000001</v>
       </c>
       <c r="I28" s="13">
         <v>152103.07</v>
       </c>
       <c r="J28" s="13">
         <v>324215.37</v>
       </c>
     </row>
     <row r="29" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A29" s="43"/>
+      <c r="A29" s="42"/>
       <c r="B29" s="16" t="s">
         <v>21</v>
       </c>
       <c r="C29" s="13">
         <v>24095744.16</v>
       </c>
       <c r="D29" s="13">
         <v>282105.69</v>
       </c>
       <c r="E29" s="13">
         <v>80692.94</v>
       </c>
       <c r="F29" s="13">
         <v>2724.91</v>
       </c>
       <c r="G29" s="13">
         <v>23860824</v>
       </c>
       <c r="H29" s="13">
         <v>18633166.539999999</v>
       </c>
       <c r="I29" s="13">
         <v>172560.83</v>
       </c>
       <c r="J29" s="13">
         <v>336603.55</v>
       </c>
     </row>
     <row r="30" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A30" s="43"/>
+      <c r="A30" s="42"/>
       <c r="B30" s="16" t="s">
         <v>22</v>
       </c>
       <c r="C30" s="13">
         <v>25794094.649999999</v>
       </c>
       <c r="D30" s="13">
         <v>271271.67</v>
       </c>
       <c r="E30" s="13">
         <v>81553.02</v>
       </c>
       <c r="F30" s="13">
         <v>3172.97</v>
       </c>
       <c r="G30" s="13">
         <v>25594468</v>
       </c>
       <c r="H30" s="13">
         <v>18886107.199999999</v>
       </c>
       <c r="I30" s="13">
         <v>232679</v>
       </c>
       <c r="J30" s="13">
         <v>307500</v>
       </c>
     </row>
     <row r="31" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A31" s="43">
+      <c r="A31" s="42">
         <v>2018</v>
       </c>
       <c r="B31" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C31" s="13">
         <v>26102602.440000001</v>
       </c>
       <c r="D31" s="13">
         <v>306986.83</v>
       </c>
       <c r="E31" s="13">
         <v>81678.080000000002</v>
       </c>
       <c r="F31" s="13">
         <v>3834.99</v>
       </c>
       <c r="G31" s="13">
         <v>25929477</v>
       </c>
       <c r="H31" s="13">
         <v>19851529.539999999</v>
       </c>
       <c r="I31" s="13">
         <v>165123</v>
       </c>
       <c r="J31" s="13">
         <v>254294</v>
       </c>
     </row>
     <row r="32" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A32" s="43"/>
+      <c r="A32" s="42"/>
       <c r="B32" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C32" s="13">
         <v>23078033.109999999</v>
       </c>
       <c r="D32" s="13">
         <v>503784.5</v>
       </c>
       <c r="E32" s="13">
         <v>81913.460000000006</v>
       </c>
       <c r="F32" s="13">
         <v>4175.68</v>
       </c>
       <c r="G32" s="13">
         <v>22844496</v>
       </c>
       <c r="H32" s="13">
         <v>18580080.449999999</v>
       </c>
       <c r="I32" s="13">
         <v>188818</v>
       </c>
       <c r="J32" s="13">
         <v>206637</v>
       </c>
     </row>
     <row r="33" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A33" s="43"/>
+      <c r="A33" s="42"/>
       <c r="B33" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="13">
         <v>24477520.77</v>
       </c>
       <c r="D33" s="13">
         <v>607516.62</v>
       </c>
       <c r="E33" s="13">
         <v>81963.39</v>
       </c>
       <c r="F33" s="13">
         <v>4523.0200000000004</v>
       </c>
       <c r="G33" s="13">
         <v>24145065</v>
       </c>
       <c r="H33" s="13">
         <v>19140445.940000001</v>
       </c>
       <c r="I33" s="13">
         <v>129642</v>
       </c>
       <c r="J33" s="13">
         <v>216073</v>
       </c>
     </row>
     <row r="34" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A34" s="43"/>
+      <c r="A34" s="42"/>
       <c r="B34" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="13">
         <v>22869958.66</v>
       </c>
       <c r="D34" s="13">
         <v>794366.97</v>
       </c>
       <c r="E34" s="13">
         <v>82101.22</v>
       </c>
       <c r="F34" s="13">
         <v>4636.83</v>
       </c>
       <c r="G34" s="13">
         <v>22785833</v>
       </c>
       <c r="H34" s="13">
         <v>18393635.109999999</v>
       </c>
       <c r="I34" s="13">
         <v>232735.35999999999</v>
       </c>
       <c r="J34" s="13">
         <v>70988.740000000005</v>
       </c>
     </row>
     <row r="35" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A35" s="43"/>
+      <c r="A35" s="42"/>
       <c r="B35" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C35" s="13">
         <v>23305743.710000001</v>
       </c>
       <c r="D35" s="13">
         <v>805964.63</v>
       </c>
       <c r="E35" s="13">
         <v>82288.23</v>
       </c>
       <c r="F35" s="13">
         <v>4795.3</v>
       </c>
       <c r="G35" s="13">
         <v>23195356</v>
       </c>
       <c r="H35" s="13">
         <v>19116044</v>
       </c>
       <c r="I35" s="13">
         <v>288626</v>
       </c>
       <c r="J35" s="13">
         <v>134095</v>
       </c>
     </row>
     <row r="36" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A36" s="43"/>
+      <c r="A36" s="42"/>
       <c r="B36" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="13">
         <v>23318442.199999999</v>
       </c>
       <c r="D36" s="13">
         <v>905061.61</v>
       </c>
       <c r="E36" s="13">
         <v>82277.53</v>
       </c>
       <c r="F36" s="13">
         <v>4844.26</v>
       </c>
       <c r="G36" s="13">
         <v>23005314</v>
       </c>
       <c r="H36" s="13">
         <v>18612477</v>
       </c>
       <c r="I36" s="13">
         <v>228300</v>
       </c>
       <c r="J36" s="13">
         <v>290234</v>
       </c>
     </row>
     <row r="37" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A37" s="43"/>
+      <c r="A37" s="42"/>
       <c r="B37" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C37" s="13">
         <v>28489269.23</v>
       </c>
       <c r="D37" s="13">
         <v>1001489.63</v>
       </c>
       <c r="E37" s="13">
         <v>82303.960000000006</v>
       </c>
       <c r="F37" s="13">
         <v>4904.0600000000004</v>
       </c>
       <c r="G37" s="13">
         <v>28265839</v>
       </c>
       <c r="H37" s="13">
         <v>22165969</v>
       </c>
       <c r="I37" s="13">
         <v>272677</v>
       </c>
       <c r="J37" s="13">
         <v>303884</v>
       </c>
     </row>
     <row r="38" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A38" s="43"/>
+      <c r="A38" s="42"/>
       <c r="B38" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C38" s="13">
         <v>26927088.43</v>
       </c>
       <c r="D38" s="13">
         <v>1096951.48</v>
       </c>
       <c r="E38" s="13">
         <v>82485.34</v>
       </c>
       <c r="F38" s="13">
         <v>4962.3100000000004</v>
       </c>
       <c r="G38" s="13">
         <v>26637203</v>
       </c>
       <c r="H38" s="13">
         <v>19847177</v>
       </c>
       <c r="I38" s="13">
         <v>229858</v>
       </c>
       <c r="J38" s="13">
         <v>278432</v>
       </c>
     </row>
     <row r="39" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A39" s="43"/>
+      <c r="A39" s="42"/>
       <c r="B39" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C39" s="13">
         <v>24492502.75</v>
       </c>
       <c r="D39" s="13">
         <v>877748.9</v>
       </c>
       <c r="E39" s="13">
         <v>82784.55</v>
       </c>
       <c r="F39" s="13">
         <v>5021.74</v>
       </c>
       <c r="G39" s="13">
         <v>24212352</v>
       </c>
       <c r="H39" s="13">
         <v>20680075</v>
       </c>
       <c r="I39" s="13">
         <v>204569</v>
       </c>
       <c r="J39" s="13">
         <v>227810</v>
       </c>
     </row>
     <row r="40" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A40" s="43"/>
+      <c r="A40" s="42"/>
       <c r="B40" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="13">
         <v>23099084.350000001</v>
       </c>
       <c r="D40" s="13">
         <v>732132.18</v>
       </c>
       <c r="E40" s="13">
         <v>82963.28</v>
       </c>
       <c r="F40" s="13">
         <v>5163.7700000000004</v>
       </c>
       <c r="G40" s="13">
         <v>22667309</v>
       </c>
       <c r="H40" s="13">
         <v>18804093</v>
       </c>
       <c r="I40" s="13">
         <v>147361</v>
       </c>
       <c r="J40" s="13">
         <v>362052</v>
       </c>
     </row>
     <row r="41" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A41" s="43"/>
+      <c r="A41" s="42"/>
       <c r="B41" s="16" t="s">
         <v>21</v>
       </c>
       <c r="C41" s="13">
         <v>23597461.239999998</v>
       </c>
       <c r="D41" s="13">
         <v>517854.22</v>
       </c>
       <c r="E41" s="13">
         <v>83091.539999999994</v>
       </c>
       <c r="F41" s="13">
         <v>5213.76</v>
       </c>
       <c r="G41" s="13">
         <v>23335700</v>
       </c>
       <c r="H41" s="13">
         <v>18768935</v>
       </c>
       <c r="I41" s="13">
         <v>245836</v>
       </c>
       <c r="J41" s="13">
         <v>328715</v>
       </c>
     </row>
     <row r="42" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A42" s="43"/>
+      <c r="A42" s="42"/>
       <c r="B42" s="16" t="s">
         <v>22</v>
       </c>
       <c r="C42" s="13">
         <v>25679667.379999999</v>
       </c>
       <c r="D42" s="13">
         <v>334160.43</v>
       </c>
       <c r="E42" s="13">
         <v>83184.53</v>
       </c>
       <c r="F42" s="13">
         <v>5253.47</v>
       </c>
       <c r="G42" s="13">
         <v>25147675</v>
       </c>
       <c r="H42" s="13">
         <v>19596038</v>
       </c>
       <c r="I42" s="13">
         <v>132463</v>
       </c>
       <c r="J42" s="13">
         <v>400387</v>
       </c>
     </row>
     <row r="43" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A43" s="43">
+      <c r="A43" s="42">
         <v>2019</v>
       </c>
       <c r="B43" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C43" s="13">
         <v>25623215.559999999</v>
       </c>
       <c r="D43" s="13">
         <v>367430.16</v>
       </c>
       <c r="E43" s="13">
         <v>83386</v>
       </c>
       <c r="F43" s="13">
         <v>5369.79</v>
       </c>
       <c r="G43" s="13">
         <v>25368790</v>
       </c>
       <c r="H43" s="13">
         <v>19218884</v>
       </c>
       <c r="I43" s="13">
         <v>142597</v>
       </c>
       <c r="J43" s="13">
         <v>251950</v>
       </c>
     </row>
     <row r="44" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A44" s="43"/>
+      <c r="A44" s="42"/>
       <c r="B44" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C44" s="13">
         <v>22901148.199999999</v>
       </c>
       <c r="D44" s="13">
         <v>584812.61</v>
       </c>
       <c r="E44" s="13">
         <v>83477.100000000006</v>
       </c>
       <c r="F44" s="13">
         <v>5420.76</v>
       </c>
       <c r="G44" s="13">
         <v>22630356</v>
       </c>
       <c r="H44" s="13">
         <v>17659138.98</v>
       </c>
       <c r="I44" s="13">
         <v>175964</v>
       </c>
       <c r="J44" s="13">
         <v>321808</v>
       </c>
     </row>
     <row r="45" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A45" s="43"/>
+      <c r="A45" s="42"/>
       <c r="B45" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C45" s="13">
         <v>23892874.280000001</v>
       </c>
       <c r="D45" s="13">
         <v>853475.33</v>
       </c>
       <c r="E45" s="13">
         <v>83488.490000000005</v>
       </c>
       <c r="F45" s="13">
         <v>5523.31</v>
       </c>
       <c r="G45" s="13">
         <v>23793919</v>
       </c>
       <c r="H45" s="13">
         <v>18709726</v>
       </c>
       <c r="I45" s="13">
         <v>259045</v>
       </c>
       <c r="J45" s="13">
         <v>264052</v>
       </c>
     </row>
     <row r="46" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A46" s="43"/>
+      <c r="A46" s="42"/>
       <c r="B46" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="13">
         <v>22875064.899999999</v>
       </c>
       <c r="D46" s="13">
         <v>828009.63</v>
       </c>
       <c r="E46" s="13">
         <v>84032.16</v>
       </c>
       <c r="F46" s="13">
         <v>5618.97</v>
       </c>
       <c r="G46" s="13">
         <v>22611101</v>
       </c>
       <c r="H46" s="13">
         <v>18223168</v>
       </c>
       <c r="I46" s="13">
         <v>120357</v>
       </c>
       <c r="J46" s="13">
         <v>293303</v>
       </c>
     </row>
     <row r="47" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A47" s="43"/>
+      <c r="A47" s="42"/>
       <c r="B47" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="13">
         <v>23860774.199999999</v>
       </c>
       <c r="D47" s="13">
         <v>1041813.77</v>
       </c>
       <c r="E47" s="13">
         <v>83939.61</v>
       </c>
       <c r="F47" s="13">
         <v>5671.44</v>
       </c>
       <c r="G47" s="13">
         <v>23586529</v>
       </c>
       <c r="H47" s="13">
         <v>18439676</v>
       </c>
       <c r="I47" s="13">
         <v>136683</v>
       </c>
       <c r="J47" s="13">
         <v>327360</v>
       </c>
     </row>
     <row r="48" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A48" s="43"/>
+      <c r="A48" s="42"/>
       <c r="B48" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="13">
         <v>23229908.16</v>
       </c>
       <c r="D48" s="13">
         <v>1032823.86</v>
       </c>
       <c r="E48" s="13">
         <v>84608.46</v>
       </c>
       <c r="F48" s="13">
         <v>5696.71</v>
       </c>
       <c r="G48" s="13">
         <v>23586529</v>
       </c>
       <c r="H48" s="13">
         <v>18638449</v>
       </c>
       <c r="I48" s="13">
         <v>154744</v>
       </c>
       <c r="J48" s="13">
         <v>155839</v>
       </c>
     </row>
     <row r="49" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A49" s="43"/>
+      <c r="A49" s="42"/>
       <c r="B49" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C49" s="13">
         <v>27519126</v>
       </c>
       <c r="D49" s="13">
         <v>1163549</v>
       </c>
       <c r="E49" s="13">
         <v>84577</v>
       </c>
       <c r="F49" s="13">
         <v>5741</v>
       </c>
       <c r="G49" s="13">
         <v>27380774</v>
       </c>
       <c r="H49" s="13">
         <v>21337626</v>
       </c>
       <c r="I49" s="13">
         <v>164110</v>
       </c>
       <c r="J49" s="13">
         <v>180689</v>
       </c>
     </row>
     <row r="50" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A50" s="43"/>
+      <c r="A50" s="42"/>
       <c r="B50" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C50" s="13">
         <v>26513226</v>
       </c>
       <c r="D50" s="13">
         <v>1116162</v>
       </c>
       <c r="E50" s="13">
         <v>84512</v>
       </c>
       <c r="F50" s="13">
         <v>5761</v>
       </c>
       <c r="G50" s="13">
         <v>26421503</v>
       </c>
       <c r="H50" s="13">
         <v>19975814</v>
       </c>
       <c r="I50" s="13">
         <v>193118</v>
       </c>
       <c r="J50" s="13">
         <v>175865</v>
       </c>
     </row>
     <row r="51" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A51" s="43"/>
+      <c r="A51" s="42"/>
       <c r="B51" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C51" s="13">
         <v>24397397</v>
       </c>
       <c r="D51" s="13">
         <v>1021661</v>
       </c>
       <c r="E51" s="13">
         <v>84826</v>
       </c>
       <c r="F51" s="13">
         <v>5788</v>
       </c>
       <c r="G51" s="13">
         <v>24125766</v>
       </c>
       <c r="H51" s="13">
         <v>20373991</v>
       </c>
       <c r="I51" s="13">
         <v>129097</v>
       </c>
       <c r="J51" s="13">
         <v>168033</v>
       </c>
     </row>
     <row r="52" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A52" s="43"/>
+      <c r="A52" s="42"/>
       <c r="B52" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="13">
         <v>23200573</v>
       </c>
       <c r="D52" s="13">
         <v>866437</v>
       </c>
       <c r="E52" s="13">
         <v>85166</v>
       </c>
       <c r="F52" s="13">
         <v>5885</v>
       </c>
       <c r="G52" s="13">
         <v>22890236</v>
       </c>
       <c r="H52" s="13">
         <v>18837197</v>
       </c>
       <c r="I52" s="13">
         <v>126561</v>
       </c>
       <c r="J52" s="13">
         <v>260649</v>
       </c>
     </row>
     <row r="53" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A53" s="43"/>
+      <c r="A53" s="42"/>
       <c r="B53" s="16" t="s">
         <v>21</v>
       </c>
       <c r="C53" s="13">
         <v>23136934</v>
       </c>
       <c r="D53" s="13">
         <v>661693</v>
       </c>
       <c r="E53" s="13">
         <v>85030</v>
       </c>
       <c r="F53" s="13">
         <v>6027</v>
       </c>
       <c r="G53" s="13">
         <v>23085315</v>
       </c>
       <c r="H53" s="13">
         <v>18864984</v>
       </c>
       <c r="I53" s="13">
         <v>309340</v>
       </c>
       <c r="J53" s="13">
         <v>200412</v>
       </c>
     </row>
     <row r="54" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A54" s="43"/>
+      <c r="A54" s="42"/>
       <c r="B54" s="16" t="s">
         <v>22</v>
       </c>
       <c r="C54" s="13">
         <v>25757480</v>
       </c>
       <c r="D54" s="13">
         <v>432010</v>
       </c>
       <c r="E54" s="13">
         <v>84958</v>
       </c>
       <c r="F54" s="13">
         <v>6103</v>
       </c>
       <c r="G54" s="13">
         <v>26311614</v>
       </c>
       <c r="H54" s="13">
         <v>19165380</v>
       </c>
       <c r="I54" s="13">
         <v>299486</v>
       </c>
       <c r="J54" s="13">
         <v>189181</v>
       </c>
     </row>
     <row r="55" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A55" s="43">
+      <c r="A55" s="42">
         <v>2020</v>
       </c>
       <c r="B55" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C55" s="13">
         <v>26570438</v>
       </c>
       <c r="D55" s="13">
         <v>563604</v>
       </c>
       <c r="E55" s="13">
         <v>84998</v>
       </c>
       <c r="F55" s="13">
         <v>6344</v>
       </c>
       <c r="G55" s="13">
         <v>27033416</v>
       </c>
       <c r="H55" s="13">
         <v>20036447</v>
       </c>
       <c r="I55" s="13">
         <v>126834</v>
       </c>
       <c r="J55" s="13">
         <v>227460</v>
       </c>
     </row>
     <row r="56" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A56" s="43"/>
+      <c r="A56" s="42"/>
       <c r="B56" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C56" s="13">
         <v>24343224</v>
       </c>
       <c r="D56" s="13">
         <v>598694</v>
       </c>
       <c r="E56" s="13">
         <v>85036</v>
       </c>
       <c r="F56" s="13">
         <v>6370</v>
       </c>
       <c r="G56" s="13">
         <v>25041805</v>
       </c>
       <c r="H56" s="13">
         <v>18997714</v>
       </c>
       <c r="I56" s="13">
         <v>284159</v>
       </c>
       <c r="J56" s="13">
         <v>184272</v>
       </c>
     </row>
     <row r="57" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A57" s="43"/>
+      <c r="A57" s="42"/>
       <c r="B57" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C57" s="13">
         <v>23828263</v>
       </c>
       <c r="D57" s="13">
         <v>861207</v>
       </c>
       <c r="E57" s="13">
         <v>84951</v>
       </c>
       <c r="F57" s="13">
         <v>6420</v>
       </c>
       <c r="G57" s="13">
         <v>24805728</v>
       </c>
       <c r="H57" s="13">
         <v>18452688</v>
       </c>
       <c r="I57" s="13">
         <v>307184</v>
       </c>
       <c r="J57" s="13">
         <v>190925</v>
       </c>
     </row>
     <row r="58" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A58" s="43"/>
+      <c r="A58" s="42"/>
       <c r="B58" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="13">
         <v>19282889</v>
       </c>
       <c r="D58" s="13">
         <v>1031605</v>
       </c>
       <c r="E58" s="13">
         <v>85115</v>
       </c>
       <c r="F58" s="13">
         <v>6449</v>
       </c>
       <c r="G58" s="13">
         <v>20315033</v>
       </c>
       <c r="H58" s="13">
         <v>15560012</v>
       </c>
       <c r="I58" s="13">
         <v>163770</v>
       </c>
       <c r="J58" s="13">
         <v>163231</v>
       </c>
     </row>
     <row r="59" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A59" s="43"/>
+      <c r="A59" s="42"/>
       <c r="B59" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C59" s="13">
         <v>19734700</v>
       </c>
       <c r="D59" s="13">
         <v>1155967</v>
       </c>
       <c r="E59" s="13">
         <v>85465</v>
       </c>
       <c r="F59" s="13">
         <v>6467</v>
       </c>
       <c r="G59" s="13">
         <v>20980670</v>
       </c>
       <c r="H59" s="13">
         <v>15381723</v>
       </c>
       <c r="I59" s="13">
         <v>210703</v>
       </c>
       <c r="J59" s="13">
         <v>120700</v>
       </c>
     </row>
     <row r="60" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A60" s="43"/>
+      <c r="A60" s="42"/>
       <c r="B60" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C60" s="13">
         <v>22447280</v>
       </c>
       <c r="D60" s="13">
         <v>1177433</v>
       </c>
       <c r="E60" s="13">
         <v>85616</v>
       </c>
       <c r="F60" s="13">
         <v>6482</v>
       </c>
       <c r="G60" s="13">
         <v>23912132</v>
       </c>
       <c r="H60" s="13">
         <v>18837413</v>
       </c>
       <c r="I60" s="13">
         <v>343661</v>
       </c>
       <c r="J60" s="13">
         <v>56243</v>
       </c>
     </row>
     <row r="61" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A61" s="43"/>
+      <c r="A61" s="42"/>
       <c r="B61" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C61" s="13">
         <v>27462291</v>
       </c>
       <c r="D61" s="13">
         <v>1314446</v>
       </c>
       <c r="E61" s="13">
         <v>86337</v>
       </c>
       <c r="F61" s="13">
         <v>6548</v>
       </c>
       <c r="G61" s="13">
         <v>28809258</v>
       </c>
       <c r="H61" s="13">
         <v>21081586</v>
       </c>
       <c r="I61" s="13">
         <v>172025</v>
       </c>
       <c r="J61" s="13">
         <v>139504</v>
       </c>
     </row>
     <row r="62" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A62" s="43"/>
+      <c r="A62" s="42"/>
       <c r="B62" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C62" s="13">
         <v>27641893</v>
       </c>
       <c r="D62" s="13">
         <v>1290369</v>
       </c>
       <c r="E62" s="13">
         <v>86433</v>
       </c>
       <c r="F62" s="13">
         <v>6589</v>
       </c>
       <c r="G62" s="13">
         <v>28885296</v>
       </c>
       <c r="H62" s="13">
         <v>22259462</v>
       </c>
       <c r="I62" s="13">
         <v>105961</v>
       </c>
       <c r="J62" s="13">
         <v>152927</v>
       </c>
     </row>
     <row r="63" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A63" s="43"/>
+      <c r="A63" s="42"/>
       <c r="B63" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C63" s="13">
         <v>26543019</v>
       </c>
       <c r="D63" s="13">
         <v>1100079</v>
       </c>
       <c r="E63" s="13">
         <v>86571</v>
       </c>
       <c r="F63" s="13">
         <v>6636</v>
       </c>
       <c r="G63" s="13">
         <v>27477315</v>
       </c>
       <c r="H63" s="13">
         <v>22017044</v>
       </c>
       <c r="I63" s="13">
         <v>52796</v>
       </c>
       <c r="J63" s="13">
         <v>218579</v>
       </c>
     </row>
     <row r="64" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A64" s="43"/>
+      <c r="A64" s="42"/>
       <c r="B64" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C64" s="13">
         <v>24502629</v>
       </c>
       <c r="D64" s="13">
         <v>943612</v>
       </c>
       <c r="E64" s="13">
         <v>87235</v>
       </c>
       <c r="F64" s="13">
         <v>6683</v>
       </c>
       <c r="G64" s="13">
         <v>25181924</v>
       </c>
       <c r="H64" s="13">
         <v>20259814</v>
       </c>
       <c r="I64" s="13">
         <v>55688</v>
       </c>
       <c r="J64" s="13">
         <v>320006</v>
       </c>
     </row>
     <row r="65" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A65" s="43"/>
+      <c r="A65" s="42"/>
       <c r="B65" s="16" t="s">
         <v>21</v>
       </c>
       <c r="C65" s="13">
         <v>24959396</v>
       </c>
       <c r="D65" s="13">
         <v>743514</v>
       </c>
       <c r="E65" s="13">
         <v>88075</v>
       </c>
       <c r="F65" s="13">
         <v>6726</v>
       </c>
       <c r="G65" s="13">
         <v>25361431</v>
       </c>
       <c r="H65" s="13">
         <v>19390094</v>
       </c>
       <c r="I65" s="13">
         <v>30528</v>
       </c>
       <c r="J65" s="13">
         <v>372007</v>
       </c>
     </row>
     <row r="66" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A66" s="43"/>
+      <c r="A66" s="42"/>
       <c r="B66" s="16" t="s">
         <v>22</v>
       </c>
       <c r="C66" s="13">
         <v>26795280</v>
       </c>
       <c r="D66" s="13">
         <v>566540</v>
       </c>
       <c r="E66" s="13">
         <v>89067</v>
       </c>
       <c r="F66" s="13">
         <v>6823</v>
       </c>
       <c r="G66" s="13">
         <v>27058662</v>
       </c>
       <c r="H66" s="13">
         <v>21163050</v>
       </c>
       <c r="I66" s="13">
         <v>34979</v>
       </c>
       <c r="J66" s="13">
         <v>338135</v>
       </c>
     </row>
     <row r="67" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A67" s="44">
+      <c r="A67" s="43">
         <v>2021</v>
       </c>
       <c r="B67" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C67" s="13">
         <v>26500154</v>
       </c>
       <c r="D67" s="13">
         <v>518339</v>
       </c>
       <c r="E67" s="13">
         <v>89343</v>
       </c>
       <c r="F67" s="13">
         <v>6927</v>
       </c>
       <c r="G67" s="13">
         <v>26919859</v>
       </c>
       <c r="H67" s="13">
         <v>19969814</v>
       </c>
       <c r="I67" s="13">
         <v>65624</v>
       </c>
       <c r="J67" s="13">
         <v>164259</v>
       </c>
     </row>
     <row r="68" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A68" s="45"/>
+      <c r="A68" s="44"/>
       <c r="B68" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C68" s="13">
         <v>23607942</v>
       </c>
       <c r="D68" s="13">
         <v>817408</v>
       </c>
       <c r="E68" s="13">
         <v>89742.02</v>
       </c>
       <c r="F68" s="13">
         <v>6968</v>
       </c>
       <c r="G68" s="13">
         <v>24284742</v>
       </c>
       <c r="H68" s="13">
         <v>19088175</v>
       </c>
       <c r="I68" s="13">
         <v>83808</v>
       </c>
       <c r="J68" s="13">
         <v>224415</v>
       </c>
     </row>
     <row r="69" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A69" s="45"/>
+      <c r="A69" s="44"/>
       <c r="B69" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C69" s="13">
         <v>27071150</v>
       </c>
       <c r="D69" s="13">
         <v>926172</v>
       </c>
       <c r="E69" s="13">
         <v>90062.42</v>
       </c>
       <c r="F69" s="13">
         <v>7007</v>
       </c>
       <c r="G69" s="13">
         <v>27721146</v>
       </c>
       <c r="H69" s="13">
         <v>20882048</v>
       </c>
       <c r="I69" s="13">
         <v>91311</v>
       </c>
       <c r="J69" s="13">
         <v>367487</v>
       </c>
     </row>
     <row r="70" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A70" s="45"/>
+      <c r="A70" s="44"/>
       <c r="B70" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="21">
         <v>25013328</v>
       </c>
       <c r="D70" s="13">
         <v>1005934</v>
       </c>
       <c r="E70" s="13">
         <v>90300.79</v>
       </c>
       <c r="F70" s="13">
         <v>7076</v>
       </c>
       <c r="G70" s="13">
         <v>25806289</v>
       </c>
       <c r="H70" s="13">
         <v>20457549</v>
       </c>
       <c r="I70" s="13">
         <v>88771</v>
       </c>
       <c r="J70" s="13">
         <v>301744</v>
       </c>
     </row>
     <row r="71" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A71" s="45"/>
+      <c r="A71" s="44"/>
       <c r="B71" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C71" s="21">
         <v>23906215</v>
       </c>
       <c r="D71" s="21">
         <v>1354600</v>
       </c>
       <c r="E71" s="21">
         <v>90577</v>
       </c>
       <c r="F71" s="21">
         <v>7112</v>
       </c>
       <c r="G71" s="21">
         <v>25140397</v>
       </c>
       <c r="H71" s="21">
         <v>19511124</v>
       </c>
       <c r="I71" s="21">
         <v>213510</v>
       </c>
       <c r="J71" s="21">
         <v>333928</v>
       </c>
     </row>
     <row r="72" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A72" s="45"/>
+      <c r="A72" s="44"/>
       <c r="B72" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C72" s="21">
         <v>25635231</v>
       </c>
       <c r="D72" s="21">
         <v>1277886</v>
       </c>
       <c r="E72" s="21">
         <v>90995</v>
       </c>
       <c r="F72" s="21">
         <v>7167</v>
       </c>
       <c r="G72" s="21">
         <v>26811072</v>
       </c>
       <c r="H72" s="21">
         <v>20936645</v>
       </c>
       <c r="I72" s="21">
         <v>222076</v>
       </c>
       <c r="J72" s="21">
         <v>324121</v>
       </c>
     </row>
     <row r="73" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A73" s="45"/>
+      <c r="A73" s="44"/>
       <c r="B73" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C73" s="21">
         <v>29632463</v>
       </c>
       <c r="D73" s="21">
         <v>1405587</v>
       </c>
       <c r="E73" s="21">
         <v>91038</v>
       </c>
       <c r="F73" s="21">
         <v>7226</v>
       </c>
       <c r="G73" s="21">
         <v>30694248</v>
       </c>
       <c r="H73" s="21">
         <v>21998241</v>
       </c>
       <c r="I73" s="21">
         <v>115363</v>
       </c>
       <c r="J73" s="21">
         <v>459165</v>
       </c>
     </row>
     <row r="74" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A74" s="45"/>
+      <c r="A74" s="44"/>
       <c r="B74" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C74" s="21">
         <v>31447077</v>
       </c>
       <c r="D74" s="21">
         <v>1337568</v>
       </c>
       <c r="E74" s="21">
         <v>91206</v>
       </c>
       <c r="F74" s="21">
         <v>7286</v>
       </c>
       <c r="G74" s="21">
         <v>32258537</v>
       </c>
       <c r="H74" s="21">
         <v>24694309</v>
       </c>
       <c r="I74" s="21">
         <v>196977</v>
       </c>
       <c r="J74" s="21">
         <v>440068</v>
       </c>
     </row>
     <row r="75" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A75" s="45"/>
+      <c r="A75" s="44"/>
       <c r="B75" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C75" s="13">
         <v>26725285</v>
       </c>
       <c r="D75" s="13">
         <v>1193621</v>
       </c>
       <c r="E75" s="13">
         <v>91441</v>
       </c>
       <c r="F75" s="13">
         <v>7348</v>
       </c>
       <c r="G75" s="13">
         <v>27419673</v>
       </c>
       <c r="H75" s="13">
         <v>22422293</v>
       </c>
       <c r="I75" s="13">
         <v>223836</v>
       </c>
       <c r="J75" s="13">
         <v>472570</v>
       </c>
     </row>
     <row r="76" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A76" s="45"/>
+      <c r="A76" s="44"/>
       <c r="B76" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C76" s="13">
         <v>25278228</v>
       </c>
       <c r="D76" s="13">
         <v>1091702</v>
       </c>
       <c r="E76" s="13">
         <v>91643</v>
       </c>
       <c r="F76" s="13">
         <v>7407</v>
       </c>
       <c r="G76" s="13">
         <v>26075458</v>
       </c>
       <c r="H76" s="13">
         <v>20569595</v>
       </c>
       <c r="I76" s="13">
         <v>362559</v>
       </c>
       <c r="J76" s="13">
         <v>414004</v>
       </c>
     </row>
     <row r="77" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A77" s="45"/>
+      <c r="A77" s="44"/>
       <c r="B77" s="16" t="s">
         <v>21</v>
       </c>
       <c r="C77" s="13">
         <v>26003060</v>
       </c>
       <c r="D77" s="13">
         <v>729439</v>
       </c>
       <c r="E77" s="13">
         <v>91899</v>
       </c>
       <c r="F77" s="13">
         <v>7475</v>
       </c>
       <c r="G77" s="13">
         <v>26448508</v>
       </c>
       <c r="H77" s="13">
         <v>21216377</v>
       </c>
       <c r="I77" s="13">
         <v>298225</v>
       </c>
       <c r="J77" s="13">
         <v>354693</v>
       </c>
     </row>
     <row r="78" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A78" s="46"/>
+      <c r="A78" s="45"/>
       <c r="B78" s="16" t="s">
         <v>22</v>
       </c>
       <c r="C78" s="13">
         <v>28463184</v>
       </c>
       <c r="D78" s="13">
         <v>550000</v>
       </c>
       <c r="E78" s="13">
         <v>92273</v>
       </c>
       <c r="F78" s="13">
         <v>7547</v>
       </c>
       <c r="G78" s="13">
         <v>28825606</v>
       </c>
       <c r="H78" s="13">
         <v>21739489</v>
       </c>
       <c r="I78" s="13">
         <v>366919</v>
       </c>
       <c r="J78" s="13">
         <v>330634</v>
       </c>
     </row>
     <row r="79" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A79" s="43">
+      <c r="A79" s="42">
         <v>2022</v>
       </c>
       <c r="B79" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C79" s="13">
         <v>28013691</v>
       </c>
       <c r="D79" s="13">
         <v>506208</v>
       </c>
       <c r="E79" s="13">
         <v>92135</v>
       </c>
       <c r="F79" s="13">
         <v>7599</v>
       </c>
       <c r="G79" s="13">
         <v>28556270</v>
       </c>
       <c r="H79" s="13">
         <v>21170551</v>
       </c>
       <c r="I79" s="13">
         <v>471688</v>
       </c>
       <c r="J79" s="13">
         <v>425317</v>
       </c>
     </row>
     <row r="80" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A80" s="43"/>
+      <c r="A80" s="42"/>
       <c r="B80" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C80" s="13">
         <v>24920226</v>
       </c>
       <c r="D80" s="13">
         <v>698932</v>
       </c>
       <c r="E80" s="13">
         <v>92243</v>
       </c>
       <c r="F80" s="13">
         <v>7648</v>
       </c>
       <c r="G80" s="13">
         <v>25655820</v>
       </c>
       <c r="H80" s="13">
         <v>21238733</v>
       </c>
       <c r="I80" s="13">
         <v>419134</v>
       </c>
       <c r="J80" s="13">
         <v>382471</v>
       </c>
     </row>
     <row r="81" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A81" s="43"/>
+      <c r="A81" s="42"/>
       <c r="B81" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C81" s="13">
         <v>27603007</v>
       </c>
       <c r="D81" s="13">
         <v>893552</v>
       </c>
       <c r="E81" s="13">
         <v>92646</v>
       </c>
       <c r="F81" s="13">
         <v>7688</v>
       </c>
       <c r="G81" s="13">
         <v>28257333</v>
       </c>
       <c r="H81" s="13">
         <v>21565551</v>
       </c>
       <c r="I81" s="13">
         <v>298710</v>
       </c>
       <c r="J81" s="13">
         <v>330997</v>
       </c>
     </row>
     <row r="82" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A82" s="43"/>
+      <c r="A82" s="42"/>
       <c r="B82" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C82" s="13">
         <v>24693002</v>
       </c>
       <c r="D82" s="13">
         <v>1200805</v>
       </c>
       <c r="E82" s="13">
         <v>92653</v>
       </c>
       <c r="F82" s="13">
         <v>7688</v>
       </c>
       <c r="G82" s="13">
         <v>25922602</v>
       </c>
       <c r="H82" s="13">
         <v>19854983</v>
       </c>
       <c r="I82" s="13">
         <v>370533</v>
       </c>
       <c r="J82" s="13">
         <v>341739</v>
       </c>
     </row>
     <row r="83" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A83" s="43"/>
+      <c r="A83" s="42"/>
       <c r="B83" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C83" s="13">
         <v>23968719</v>
       </c>
       <c r="D83" s="13">
         <v>1339669</v>
       </c>
       <c r="E83" s="13">
         <v>92789</v>
       </c>
       <c r="F83" s="13">
         <v>7878</v>
       </c>
       <c r="G83" s="13">
         <v>25188514</v>
       </c>
       <c r="H83" s="13">
         <v>19770688</v>
       </c>
       <c r="I83" s="13">
         <v>430699</v>
       </c>
       <c r="J83" s="13">
         <v>364557</v>
       </c>
     </row>
     <row r="84" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A84" s="43"/>
+      <c r="A84" s="42"/>
       <c r="B84" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C84" s="13">
         <v>25783774.550000001</v>
       </c>
       <c r="D84" s="13">
         <v>1455053</v>
       </c>
       <c r="E84" s="13">
         <v>93567.39</v>
       </c>
       <c r="F84" s="13">
         <v>7950.9</v>
       </c>
       <c r="G84" s="13">
         <v>27468535</v>
       </c>
       <c r="H84" s="13">
         <v>21311304</v>
       </c>
       <c r="I84" s="13">
         <v>516136</v>
       </c>
       <c r="J84" s="13">
         <v>286428</v>
       </c>
     </row>
     <row r="85" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A85" s="43"/>
+      <c r="A85" s="42"/>
       <c r="B85" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C85" s="13">
         <v>27177547.989999998</v>
       </c>
       <c r="D85" s="13">
         <v>1716220.82</v>
       </c>
       <c r="E85" s="13">
         <v>93748.86</v>
       </c>
       <c r="F85" s="13">
         <v>8065.65</v>
       </c>
       <c r="G85" s="13">
         <v>29218323</v>
       </c>
       <c r="H85" s="13">
         <v>21753958</v>
       </c>
       <c r="I85" s="13">
         <v>534599</v>
       </c>
       <c r="J85" s="13">
         <v>257063</v>
       </c>
     </row>
     <row r="86" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A86" s="43"/>
+      <c r="A86" s="42"/>
       <c r="B86" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C86" s="13">
         <v>30102009</v>
       </c>
       <c r="D86" s="13">
         <v>1319706</v>
       </c>
       <c r="E86" s="13">
         <v>93894</v>
       </c>
       <c r="F86" s="13">
         <v>8149</v>
       </c>
       <c r="G86" s="13">
         <v>31900234</v>
       </c>
       <c r="H86" s="13">
         <v>24502347</v>
       </c>
       <c r="I86" s="13">
         <v>566071</v>
       </c>
       <c r="J86" s="13">
         <v>239884</v>
       </c>
     </row>
     <row r="87" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A87" s="43"/>
+      <c r="A87" s="42"/>
       <c r="B87" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C87" s="13">
         <v>25823015</v>
       </c>
       <c r="D87" s="13">
         <v>1290589</v>
       </c>
       <c r="E87" s="13">
         <v>94023</v>
       </c>
       <c r="F87" s="13">
         <v>8258</v>
       </c>
       <c r="G87" s="13">
         <v>27608961</v>
       </c>
       <c r="H87" s="13">
         <v>22263932</v>
       </c>
       <c r="I87" s="13">
         <v>640966</v>
       </c>
       <c r="J87" s="13">
         <v>291665</v>
       </c>
     </row>
     <row r="88" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A88" s="43"/>
+      <c r="A88" s="42"/>
       <c r="B88" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C88" s="13">
         <v>23898011</v>
       </c>
       <c r="D88" s="13">
         <v>999691</v>
       </c>
       <c r="E88" s="13">
         <v>94890</v>
       </c>
       <c r="F88" s="13">
         <v>8386</v>
       </c>
       <c r="G88" s="13">
         <v>25460062</v>
       </c>
       <c r="H88" s="13">
         <v>20129357</v>
       </c>
       <c r="I88" s="13">
         <v>700636</v>
       </c>
       <c r="J88" s="13">
         <v>287239</v>
       </c>
     </row>
     <row r="89" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A89" s="43"/>
+      <c r="A89" s="42"/>
       <c r="B89" s="16" t="s">
         <v>21</v>
       </c>
       <c r="C89" s="13">
         <v>23759626</v>
       </c>
       <c r="D89" s="13">
         <v>728444</v>
       </c>
       <c r="E89" s="13">
         <v>94996</v>
       </c>
       <c r="F89" s="13">
         <v>8545</v>
       </c>
       <c r="G89" s="13">
         <v>25118955</v>
       </c>
       <c r="H89" s="13">
         <v>19106551</v>
       </c>
       <c r="I89" s="13">
         <v>741278</v>
       </c>
       <c r="J89" s="13">
         <v>241606</v>
       </c>
     </row>
     <row r="90" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A90" s="43"/>
+      <c r="A90" s="42"/>
       <c r="B90" s="16" t="s">
         <v>22</v>
       </c>
       <c r="C90" s="13">
         <v>25820854</v>
       </c>
       <c r="D90" s="13">
         <v>586004</v>
       </c>
       <c r="E90" s="13">
         <v>95174</v>
       </c>
       <c r="F90" s="13">
         <v>8635</v>
       </c>
       <c r="G90" s="13">
         <v>27005604</v>
       </c>
       <c r="H90" s="13">
         <v>20263527</v>
       </c>
       <c r="I90" s="13">
         <v>723625</v>
       </c>
       <c r="J90" s="13">
         <v>261149</v>
       </c>
     </row>
     <row r="91" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A91" s="43">
+      <c r="A91" s="42">
         <v>2023</v>
       </c>
       <c r="B91" s="29" t="s">
         <v>11</v>
       </c>
       <c r="C91" s="21">
         <v>26176246</v>
       </c>
       <c r="D91" s="13">
         <v>752942</v>
       </c>
       <c r="E91" s="13">
         <v>95222</v>
       </c>
       <c r="F91" s="13">
         <v>8815</v>
       </c>
       <c r="G91" s="13">
         <v>27592210.034649998</v>
       </c>
       <c r="H91" s="13">
         <v>21977638</v>
       </c>
       <c r="I91" s="13">
         <v>903222</v>
       </c>
       <c r="J91" s="13">
         <v>240201</v>
       </c>
     </row>
     <row r="92" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A92" s="43"/>
+      <c r="A92" s="42"/>
       <c r="B92" s="29" t="s">
         <v>12</v>
       </c>
       <c r="C92" s="21">
         <v>23641034</v>
       </c>
       <c r="D92" s="13">
         <v>844783</v>
       </c>
       <c r="E92" s="13">
         <v>95224</v>
       </c>
       <c r="F92" s="13">
         <v>8913</v>
       </c>
       <c r="G92" s="13">
         <v>24832840.021337222</v>
       </c>
       <c r="H92" s="13">
         <v>19576524</v>
       </c>
       <c r="I92" s="13">
         <v>569089</v>
       </c>
       <c r="J92" s="13">
         <v>222066</v>
       </c>
     </row>
     <row r="93" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A93" s="43"/>
+      <c r="A93" s="42"/>
       <c r="B93" s="29" t="s">
         <v>13</v>
       </c>
       <c r="C93" s="21">
         <v>25321499</v>
       </c>
       <c r="D93" s="13">
         <v>984765</v>
       </c>
       <c r="E93" s="13">
         <v>95308</v>
       </c>
       <c r="F93" s="13">
         <v>9040</v>
       </c>
       <c r="G93" s="13">
         <v>26702100.863781832</v>
       </c>
       <c r="H93" s="13">
         <v>20800205</v>
       </c>
       <c r="I93" s="13">
         <v>559882</v>
       </c>
       <c r="J93" s="13">
         <v>164046</v>
       </c>
     </row>
     <row r="94" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A94" s="43"/>
+      <c r="A94" s="42"/>
       <c r="B94" s="29" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="21">
         <v>22541787</v>
       </c>
       <c r="D94" s="21">
         <v>1270638</v>
       </c>
       <c r="E94" s="21">
         <v>95344</v>
       </c>
       <c r="F94" s="21">
         <v>9152</v>
       </c>
       <c r="G94" s="21">
         <v>24014873</v>
       </c>
       <c r="H94" s="21">
         <v>19112958</v>
       </c>
       <c r="I94" s="21">
         <v>374925</v>
       </c>
       <c r="J94" s="21">
         <v>172477</v>
       </c>
     </row>
     <row r="95" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A95" s="43"/>
+      <c r="A95" s="42"/>
       <c r="B95" s="29" t="s">
         <v>15</v>
       </c>
       <c r="C95" s="21">
         <v>24636834</v>
       </c>
       <c r="D95" s="21">
         <v>1325181</v>
       </c>
       <c r="E95" s="21">
         <v>95381</v>
       </c>
       <c r="F95" s="21">
         <v>9291</v>
       </c>
       <c r="G95" s="21" t="s">
         <v>29</v>
       </c>
       <c r="H95" s="21">
         <v>20689918</v>
       </c>
       <c r="I95" s="21">
         <v>365056</v>
       </c>
       <c r="J95" s="21">
         <v>120444</v>
       </c>
     </row>
     <row r="96" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A96" s="43"/>
+      <c r="A96" s="42"/>
       <c r="B96" s="29" t="s">
         <v>16</v>
       </c>
       <c r="C96" s="21">
         <v>23440077</v>
       </c>
       <c r="D96" s="21">
         <v>1587611</v>
       </c>
       <c r="E96" s="21">
         <v>95484</v>
       </c>
       <c r="F96" s="21">
         <v>9420</v>
       </c>
       <c r="G96" s="28" t="s">
         <v>30</v>
       </c>
       <c r="H96" s="21">
         <v>20669902</v>
       </c>
       <c r="I96" s="21">
         <v>332380</v>
       </c>
       <c r="J96" s="21">
         <v>149173</v>
       </c>
     </row>
     <row r="97" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A97" s="43"/>
+      <c r="A97" s="42"/>
       <c r="B97" s="29" t="s">
         <v>17</v>
       </c>
       <c r="C97" s="21">
         <v>29622716</v>
       </c>
       <c r="D97" s="21">
         <v>1827537</v>
       </c>
       <c r="E97" s="21">
         <v>95501</v>
       </c>
       <c r="F97" s="21">
         <v>9634</v>
       </c>
       <c r="G97" s="21">
         <v>31722717</v>
       </c>
       <c r="H97" s="21">
         <v>25129964</v>
       </c>
       <c r="I97" s="21">
         <v>461340</v>
       </c>
       <c r="J97" s="21">
         <v>188876</v>
       </c>
     </row>
     <row r="98" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A98" s="47"/>
+      <c r="A98" s="46"/>
       <c r="B98" s="29" t="s">
         <v>18</v>
       </c>
       <c r="C98" s="21">
         <v>31360161</v>
       </c>
       <c r="D98" s="21">
         <v>1723667</v>
       </c>
       <c r="E98" s="21">
         <v>95579</v>
       </c>
       <c r="F98" s="21">
         <v>9838</v>
       </c>
       <c r="G98" s="21">
         <v>33412122</v>
       </c>
       <c r="H98" s="21">
         <v>26500092</v>
       </c>
       <c r="I98" s="21">
         <v>494959</v>
       </c>
       <c r="J98" s="21">
         <v>166665</v>
       </c>
     </row>
     <row r="99" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A99" s="47"/>
+      <c r="A99" s="46"/>
       <c r="B99" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C99" s="13">
         <v>26759630</v>
       </c>
       <c r="D99" s="13">
         <v>1527429</v>
       </c>
       <c r="E99" s="13">
         <v>95623</v>
       </c>
       <c r="F99" s="13">
         <v>10045</v>
       </c>
       <c r="G99" s="13">
         <v>28584639</v>
       </c>
       <c r="H99" s="13">
         <v>24677037</v>
       </c>
       <c r="I99" s="13">
         <v>462118</v>
       </c>
       <c r="J99" s="13">
         <v>164538</v>
       </c>
     </row>
     <row r="100" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A100" s="47"/>
+      <c r="A100" s="46"/>
       <c r="B100" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C100" s="13">
         <v>24557860</v>
       </c>
       <c r="D100" s="13">
         <v>1262836</v>
       </c>
       <c r="E100" s="13">
         <v>95745</v>
       </c>
       <c r="F100" s="13">
         <v>10220</v>
       </c>
       <c r="G100" s="13">
         <v>26217250</v>
       </c>
       <c r="H100" s="13">
         <v>21846003</v>
       </c>
       <c r="I100" s="13">
         <v>553809.31000000006</v>
       </c>
       <c r="J100" s="13">
         <v>157255.35</v>
       </c>
     </row>
     <row r="101" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A101" s="47"/>
+      <c r="A101" s="46"/>
       <c r="B101" s="16" t="s">
         <v>21</v>
       </c>
       <c r="C101" s="13">
         <v>24845998</v>
       </c>
       <c r="D101" s="13">
         <v>808625</v>
       </c>
       <c r="E101" s="13">
         <v>95821</v>
       </c>
       <c r="F101" s="13">
         <v>10331</v>
       </c>
       <c r="G101" s="13">
         <v>25928255</v>
       </c>
       <c r="H101" s="13">
         <v>20887254</v>
       </c>
       <c r="I101" s="13">
         <v>435644</v>
       </c>
       <c r="J101" s="13">
         <v>162012</v>
       </c>
     </row>
     <row r="102" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A102" s="47"/>
+      <c r="A102" s="46"/>
       <c r="B102" s="16" t="s">
         <v>22</v>
       </c>
       <c r="C102" s="13">
         <v>26900588</v>
       </c>
       <c r="D102" s="13">
         <v>747417</v>
       </c>
       <c r="E102" s="13">
         <v>96308</v>
       </c>
       <c r="F102" s="13">
         <v>10359</v>
       </c>
       <c r="G102" s="13">
         <v>28049512</v>
       </c>
       <c r="H102" s="13">
         <v>21977021</v>
       </c>
       <c r="I102" s="13">
         <v>579964</v>
       </c>
       <c r="J102" s="13">
         <v>178457</v>
       </c>
     </row>
-    <row r="103" spans="1:10" s="26" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A103" s="43">
+    <row r="103" spans="1:10" s="26" customFormat="1" ht="15.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A103" s="42">
         <v>2024</v>
       </c>
       <c r="B103" s="29" t="s">
         <v>11</v>
       </c>
       <c r="C103" s="13">
         <v>28549039</v>
       </c>
       <c r="D103" s="13">
         <v>671534</v>
       </c>
       <c r="E103" s="13">
         <v>96405</v>
       </c>
       <c r="F103" s="13">
         <v>10865</v>
       </c>
       <c r="G103" s="13">
         <v>29152424</v>
       </c>
       <c r="H103" s="13">
         <v>23474269.699810028</v>
       </c>
       <c r="I103" s="13">
         <v>133275</v>
       </c>
       <c r="J103" s="13">
         <v>201424</v>
       </c>
     </row>
     <row r="104" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A104" s="43"/>
+      <c r="A104" s="42"/>
       <c r="B104" s="29" t="s">
         <v>12</v>
       </c>
       <c r="C104" s="13">
         <v>25615763</v>
       </c>
       <c r="D104" s="13">
         <v>1109149</v>
       </c>
       <c r="E104" s="13">
         <v>96122</v>
       </c>
       <c r="F104" s="13">
         <v>11472</v>
       </c>
       <c r="G104" s="13">
         <v>26696478</v>
       </c>
       <c r="H104" s="13">
         <v>22287312.194479991</v>
       </c>
       <c r="I104" s="13">
         <v>142965</v>
       </c>
       <c r="J104" s="13">
         <v>171399</v>
       </c>
     </row>
     <row r="105" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A105" s="43"/>
+      <c r="A105" s="42"/>
       <c r="B105" s="29" t="s">
         <v>13</v>
       </c>
       <c r="C105" s="13">
         <v>26179094</v>
       </c>
       <c r="D105" s="13">
         <v>1499796</v>
       </c>
       <c r="E105" s="13">
         <v>96233</v>
       </c>
       <c r="F105" s="13">
         <v>11726</v>
       </c>
       <c r="G105" s="13">
         <v>27777194</v>
       </c>
       <c r="H105" s="13">
         <v>22100876.272050023</v>
       </c>
       <c r="I105" s="13">
         <v>233960</v>
       </c>
       <c r="J105" s="13">
         <v>135656</v>
       </c>
     </row>
     <row r="106" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A106" s="43"/>
+      <c r="A106" s="42"/>
       <c r="B106" s="29" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="13">
         <v>22237254</v>
       </c>
       <c r="D106" s="13">
         <v>1965558</v>
       </c>
       <c r="E106" s="13">
         <v>96163</v>
       </c>
       <c r="F106" s="13">
         <v>13708</v>
       </c>
       <c r="G106" s="13">
         <v>24269265</v>
       </c>
       <c r="H106" s="13">
         <v>20006070.123629969</v>
       </c>
       <c r="I106" s="13">
         <v>195928</v>
       </c>
       <c r="J106" s="13">
         <v>129475</v>
       </c>
     </row>
     <row r="107" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A107" s="43"/>
+      <c r="A107" s="42"/>
       <c r="B107" s="29" t="s">
         <v>15</v>
       </c>
       <c r="C107" s="13">
         <v>24996364</v>
       </c>
       <c r="D107" s="13">
         <v>1960104</v>
       </c>
       <c r="E107" s="13">
         <v>96266</v>
       </c>
       <c r="F107" s="13">
         <v>14075</v>
       </c>
       <c r="G107" s="13">
         <v>27151067</v>
       </c>
       <c r="H107" s="13">
         <v>21936089.608510006</v>
       </c>
       <c r="I107" s="13">
         <v>365006</v>
       </c>
       <c r="J107" s="13">
         <v>170407</v>
       </c>
     </row>
     <row r="108" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A108" s="43"/>
+      <c r="A108" s="42"/>
       <c r="B108" s="29" t="s">
         <v>16</v>
       </c>
       <c r="C108" s="13">
         <v>26023314</v>
       </c>
       <c r="D108" s="13">
         <v>2449702</v>
       </c>
       <c r="E108" s="13">
         <v>96323</v>
       </c>
       <c r="F108" s="13">
         <v>14195</v>
       </c>
       <c r="G108" s="13">
         <v>28696184</v>
       </c>
       <c r="H108" s="13">
         <v>22068936.473529991</v>
       </c>
       <c r="I108" s="13">
         <v>426621</v>
       </c>
       <c r="J108" s="13">
         <v>203453</v>
       </c>
     </row>
     <row r="109" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A109" s="43"/>
+      <c r="A109" s="42"/>
       <c r="B109" s="29" t="s">
         <v>17</v>
       </c>
       <c r="C109" s="13">
         <v>32059019</v>
       </c>
       <c r="D109" s="13">
         <v>2408547</v>
       </c>
       <c r="E109" s="13">
         <v>96360</v>
       </c>
       <c r="F109" s="13">
         <v>16639</v>
       </c>
       <c r="G109" s="13">
         <v>34413577</v>
       </c>
       <c r="H109" s="13">
         <v>27187122.756430026</v>
       </c>
       <c r="I109" s="13">
         <v>223495</v>
       </c>
       <c r="J109" s="13">
         <v>277484</v>
       </c>
     </row>
     <row r="110" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A110" s="43"/>
+      <c r="A110" s="42"/>
       <c r="B110" s="29" t="s">
         <v>18</v>
       </c>
       <c r="C110" s="13">
         <v>31215885</v>
       </c>
       <c r="D110" s="13">
         <v>2380825</v>
       </c>
       <c r="E110" s="13">
         <v>96478</v>
       </c>
       <c r="F110" s="13">
         <v>17454</v>
       </c>
       <c r="G110" s="13">
         <v>33596497</v>
       </c>
       <c r="H110" s="13">
         <v>27588710</v>
       </c>
       <c r="I110" s="13">
         <v>429795</v>
       </c>
       <c r="J110" s="13">
         <v>430008</v>
       </c>
     </row>
     <row r="111" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A111" s="43"/>
+      <c r="A111" s="42"/>
       <c r="B111" s="29" t="s">
         <v>19</v>
       </c>
       <c r="C111" s="13">
         <v>26553770</v>
       </c>
       <c r="D111" s="13">
         <v>2032240</v>
       </c>
       <c r="E111" s="13">
         <v>96548</v>
       </c>
       <c r="F111" s="13">
         <v>17667</v>
       </c>
       <c r="G111" s="13">
         <v>28563861</v>
       </c>
       <c r="H111" s="13">
         <v>24564104</v>
       </c>
       <c r="I111" s="13">
         <v>423108</v>
       </c>
       <c r="J111" s="13">
         <v>445257</v>
       </c>
     </row>
     <row r="112" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A112" s="43"/>
+      <c r="A112" s="42"/>
       <c r="B112" s="29" t="s">
         <v>20</v>
       </c>
       <c r="C112" s="13">
         <v>25841786</v>
       </c>
       <c r="D112" s="13">
         <v>1910550</v>
       </c>
       <c r="E112" s="13">
         <v>96722</v>
       </c>
       <c r="F112" s="13">
         <v>17877</v>
       </c>
       <c r="G112" s="13">
         <v>27343915</v>
       </c>
       <c r="H112" s="13">
         <v>22110253</v>
       </c>
       <c r="I112" s="13">
         <v>60490</v>
       </c>
       <c r="J112" s="13">
         <v>468911</v>
       </c>
     </row>
     <row r="113" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A113" s="43"/>
+      <c r="A113" s="42"/>
       <c r="B113" s="32" t="s">
         <v>21</v>
       </c>
       <c r="C113" s="13">
         <v>27301869</v>
       </c>
       <c r="D113" s="13">
         <v>1172267</v>
       </c>
       <c r="E113" s="13">
         <v>96940</v>
       </c>
       <c r="F113" s="13">
         <v>18204</v>
       </c>
       <c r="G113" s="13">
         <v>27987070</v>
       </c>
       <c r="H113" s="13">
         <v>22336092</v>
       </c>
       <c r="I113" s="13">
         <v>18574</v>
       </c>
       <c r="J113" s="13">
         <v>505640</v>
       </c>
     </row>
     <row r="114" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A114" s="43"/>
+      <c r="A114" s="42"/>
       <c r="B114" s="16" t="s">
         <v>22</v>
       </c>
       <c r="C114" s="13">
         <v>29956542</v>
       </c>
       <c r="D114" s="13">
         <v>827022</v>
       </c>
       <c r="E114" s="13">
         <v>97420</v>
       </c>
       <c r="F114" s="13">
         <v>18555</v>
       </c>
       <c r="G114" s="13">
         <v>30284159</v>
       </c>
       <c r="H114" s="13">
         <v>23377029</v>
       </c>
       <c r="I114" s="13">
         <v>22722</v>
       </c>
       <c r="J114" s="13">
         <v>522127</v>
       </c>
     </row>
     <row r="115" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A115" s="48">
+      <c r="A115" s="47">
         <v>2025</v>
       </c>
       <c r="B115" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C115" s="21">
         <v>29449260</v>
       </c>
       <c r="D115" s="13">
         <v>1289799</v>
       </c>
       <c r="E115" s="13">
         <v>97506</v>
       </c>
       <c r="F115" s="13">
         <v>19011</v>
       </c>
       <c r="G115" s="13">
         <v>30318335</v>
       </c>
       <c r="H115" s="13">
         <v>24744757.77586</v>
       </c>
       <c r="I115" s="13">
         <v>22418</v>
       </c>
       <c r="J115" s="13">
         <v>443142</v>
       </c>
     </row>
     <row r="116" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A116" s="49"/>
+      <c r="A116" s="48"/>
       <c r="B116" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C116" s="35">
         <v>27326453</v>
       </c>
       <c r="D116" s="33">
         <v>1376984</v>
       </c>
       <c r="E116" s="33">
         <v>97633</v>
       </c>
       <c r="F116" s="33">
         <v>19489</v>
       </c>
       <c r="G116" s="33">
         <v>28299542</v>
       </c>
       <c r="H116" s="33">
         <v>23191812.622463997</v>
       </c>
       <c r="I116" s="33">
         <v>13211</v>
       </c>
       <c r="J116" s="33">
         <v>417106</v>
       </c>
     </row>
     <row r="117" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A117" s="49"/>
+      <c r="A117" s="48"/>
       <c r="B117" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C117" s="21">
         <v>26210182.579999998</v>
       </c>
       <c r="D117" s="13">
         <v>2195796.92</v>
       </c>
       <c r="E117" s="13">
         <v>97750.34</v>
       </c>
       <c r="F117" s="13">
         <v>20434.96</v>
       </c>
       <c r="G117" s="13">
         <v>28081217</v>
       </c>
       <c r="H117" s="13">
         <v>22419127.200300001</v>
       </c>
       <c r="I117" s="13">
         <v>79489.73</v>
       </c>
       <c r="J117" s="13">
         <v>404253.35</v>
       </c>
     </row>
     <row r="118" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A118" s="49"/>
+      <c r="A118" s="48"/>
       <c r="B118" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="21">
         <v>24723282</v>
       </c>
       <c r="D118" s="21">
         <v>2413936</v>
       </c>
       <c r="E118" s="21">
         <v>97914</v>
       </c>
       <c r="F118" s="21">
         <v>20754</v>
       </c>
       <c r="G118" s="21">
         <v>27121206</v>
       </c>
       <c r="H118" s="21">
         <v>21827812.423840005</v>
       </c>
       <c r="I118" s="21">
         <v>248162</v>
       </c>
       <c r="J118" s="21">
         <v>264174</v>
       </c>
     </row>
     <row r="119" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A119" s="49"/>
+      <c r="A119" s="48"/>
       <c r="B119" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C119" s="21">
         <v>25177330</v>
       </c>
       <c r="D119" s="21">
         <v>3010677</v>
       </c>
       <c r="E119" s="21">
         <v>98188</v>
       </c>
       <c r="F119" s="21">
         <v>21083</v>
       </c>
       <c r="G119" s="21">
         <v>28297786</v>
       </c>
       <c r="H119" s="21">
         <v>22672317.540969998</v>
       </c>
       <c r="I119" s="21">
         <v>318464</v>
       </c>
       <c r="J119" s="21">
         <v>208685</v>
       </c>
     </row>
     <row r="120" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A120" s="49"/>
+      <c r="A120" s="48"/>
       <c r="B120" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C120" s="21">
         <v>24655321</v>
       </c>
       <c r="D120" s="13">
         <v>3519406</v>
       </c>
       <c r="E120" s="13">
         <v>98301</v>
       </c>
       <c r="F120" s="13">
         <v>21330</v>
       </c>
       <c r="G120" s="13">
         <v>28250296</v>
       </c>
       <c r="H120" s="13">
         <v>22510066.940710008</v>
       </c>
       <c r="I120" s="13">
         <v>399150</v>
       </c>
       <c r="J120" s="13">
         <v>323581</v>
       </c>
     </row>
     <row r="121" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A121" s="49"/>
+      <c r="A121" s="48"/>
       <c r="B121" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C121" s="21">
         <v>33001266</v>
       </c>
       <c r="D121" s="13">
         <v>3546215</v>
       </c>
       <c r="E121" s="13">
         <v>98372</v>
       </c>
       <c r="F121" s="13">
         <v>21789</v>
       </c>
       <c r="G121" s="13">
         <v>36286187</v>
       </c>
       <c r="H121" s="13">
         <v>27235688.567069996</v>
       </c>
       <c r="I121" s="13">
         <v>191498</v>
       </c>
       <c r="J121" s="13">
         <v>452792</v>
       </c>
     </row>
     <row r="122" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A122" s="49"/>
+      <c r="A122" s="48"/>
       <c r="B122" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C122" s="35">
         <v>32307591</v>
       </c>
       <c r="D122" s="33">
         <v>3335868</v>
       </c>
       <c r="E122" s="33">
         <v>98614</v>
       </c>
       <c r="F122" s="33">
         <v>22170</v>
       </c>
       <c r="G122" s="33">
         <v>35243357</v>
       </c>
       <c r="H122" s="33">
         <v>28662408.172474004</v>
       </c>
       <c r="I122" s="33">
         <v>146199</v>
       </c>
       <c r="J122" s="33">
         <v>546301</v>
       </c>
     </row>
     <row r="123" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A123" s="49"/>
+      <c r="A123" s="48"/>
       <c r="B123" s="36" t="s">
         <v>19</v>
       </c>
       <c r="C123" s="13">
         <v>27155789</v>
       </c>
       <c r="D123" s="13">
         <v>2860261</v>
       </c>
       <c r="E123" s="13">
         <v>98925</v>
       </c>
       <c r="F123" s="13">
         <v>22493</v>
       </c>
       <c r="G123" s="13">
         <v>30091900</v>
       </c>
       <c r="H123" s="13">
         <v>25576488.022932008</v>
       </c>
       <c r="I123" s="13">
         <v>285657</v>
       </c>
       <c r="J123" s="13">
         <v>209807</v>
       </c>
     </row>
     <row r="124" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A124" s="49"/>
+      <c r="A124" s="48"/>
       <c r="B124" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C124" s="13">
         <v>25491942</v>
       </c>
       <c r="D124" s="13">
         <v>2344470</v>
       </c>
       <c r="E124" s="13">
         <v>98706</v>
       </c>
       <c r="F124" s="13">
         <v>22706</v>
       </c>
       <c r="G124" s="13">
         <v>27830702</v>
       </c>
       <c r="H124" s="13">
         <v>22952987.88205801</v>
       </c>
       <c r="I124" s="13">
         <v>223492</v>
       </c>
       <c r="J124" s="13">
         <v>229202</v>
       </c>
     </row>
     <row r="125" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A125" s="49"/>
+      <c r="A125" s="48"/>
       <c r="B125" s="16" t="s">
         <v>21</v>
       </c>
       <c r="C125" s="13">
         <v>26087562</v>
       </c>
       <c r="D125" s="13">
         <v>1727567</v>
       </c>
       <c r="E125" s="13">
         <v>98918</v>
       </c>
       <c r="F125" s="13">
         <v>22864</v>
       </c>
       <c r="G125" s="13">
         <v>27629019</v>
       </c>
       <c r="H125" s="13">
         <v>22505095.596886992</v>
       </c>
       <c r="I125" s="13">
         <v>66562</v>
       </c>
       <c r="J125" s="13">
         <v>252672</v>
       </c>
     </row>
     <row r="126" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A126" s="49"/>
+      <c r="A126" s="48"/>
       <c r="B126" s="36" t="s">
         <v>22</v>
       </c>
       <c r="C126" s="13">
         <v>30237672</v>
       </c>
       <c r="D126" s="13">
         <v>1256043</v>
       </c>
       <c r="E126" s="13">
         <v>99219</v>
       </c>
       <c r="F126" s="13">
         <v>23300</v>
       </c>
       <c r="G126" s="13">
         <v>31187889</v>
       </c>
       <c r="H126" s="13">
         <v>24179340.85991599</v>
       </c>
       <c r="I126" s="13">
         <v>17494</v>
       </c>
       <c r="J126" s="13">
         <v>323320</v>
       </c>
     </row>
     <row r="127" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A127" s="48">
+      <c r="A127" s="47">
         <v>2026</v>
       </c>
       <c r="B127" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C127" s="21">
         <v>31259275</v>
       </c>
       <c r="D127" s="13">
         <v>1140576</v>
       </c>
       <c r="E127" s="13">
         <v>99255</v>
       </c>
       <c r="F127" s="13">
         <v>24029</v>
       </c>
       <c r="G127" s="13">
         <v>32020461</v>
       </c>
       <c r="H127" s="13">
         <v>26148334</v>
       </c>
       <c r="I127" s="13">
         <v>63104</v>
       </c>
       <c r="J127" s="13">
         <v>442494</v>
       </c>
     </row>
     <row r="128" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A128" s="49"/>
+      <c r="A128" s="48"/>
       <c r="B128" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C128" s="21">
         <v>26480920</v>
       </c>
       <c r="D128" s="13">
         <v>1529158</v>
       </c>
       <c r="E128" s="13">
         <v>100091</v>
       </c>
       <c r="F128" s="13">
         <v>24230</v>
       </c>
       <c r="G128" s="13">
         <v>27832646</v>
       </c>
       <c r="H128" s="13">
         <v>23341028</v>
       </c>
       <c r="I128" s="13">
         <v>112268</v>
       </c>
       <c r="J128" s="13">
         <v>289700</v>
       </c>
     </row>
     <row r="129" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A129" s="49"/>
+      <c r="A129" s="48"/>
       <c r="B129" s="36" t="s">
         <v>13</v>
       </c>
       <c r="C129" s="13">
         <v>27206787</v>
       </c>
       <c r="D129" s="13">
         <v>2430037</v>
       </c>
       <c r="E129" s="13">
         <v>100498</v>
       </c>
       <c r="F129" s="13">
         <v>24580</v>
       </c>
       <c r="G129" s="13">
         <v>29399449</v>
       </c>
       <c r="H129" s="13">
         <v>23284375</v>
       </c>
       <c r="I129" s="13">
         <v>109935</v>
       </c>
       <c r="J129" s="13">
         <v>347310</v>
       </c>
     </row>
     <row r="130" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A130" s="49"/>
+      <c r="A130" s="48"/>
       <c r="B130" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C130" s="13">
         <v>25016411</v>
       </c>
       <c r="D130" s="13">
         <v>2780986</v>
       </c>
       <c r="E130" s="13">
         <v>100545</v>
       </c>
       <c r="F130" s="13">
         <v>24865</v>
       </c>
       <c r="G130" s="13">
         <v>27601652</v>
       </c>
       <c r="H130" s="13">
         <v>23189725</v>
       </c>
       <c r="I130" s="13">
         <v>61053</v>
       </c>
       <c r="J130" s="13">
         <v>256798</v>
       </c>
     </row>
     <row r="131" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A131" s="38"/>
+      <c r="A131" s="48"/>
       <c r="B131" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C131" s="13">
         <v>23939965</v>
       </c>
       <c r="D131" s="13">
         <v>2632924</v>
       </c>
       <c r="E131" s="13">
         <v>100647</v>
       </c>
       <c r="F131" s="13">
         <v>25035</v>
       </c>
       <c r="G131" s="13">
         <v>26361079</v>
       </c>
       <c r="H131" s="13">
         <v>20909586</v>
       </c>
       <c r="I131" s="13">
         <v>141901</v>
       </c>
       <c r="J131" s="13">
         <v>353711</v>
       </c>
     </row>
-    <row r="133" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A133" s="40" t="s">
+    <row r="132" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A132" s="48"/>
+      <c r="B132" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="C132" s="13">
+        <v>26260670</v>
+      </c>
+      <c r="D132" s="13">
+        <v>3714729</v>
+      </c>
+      <c r="E132" s="13">
+        <v>100874</v>
+      </c>
+      <c r="F132" s="13">
+        <v>25239</v>
+      </c>
+      <c r="G132" s="13">
+        <v>29751317</v>
+      </c>
+      <c r="H132" s="13">
+        <v>24107049</v>
+      </c>
+      <c r="I132" s="13">
+        <v>104687</v>
+      </c>
+      <c r="J132" s="13">
+        <v>328769</v>
+      </c>
+    </row>
+    <row r="134" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A134" s="39" t="s">
         <v>34</v>
       </c>
-      <c r="B133" s="41"/>
-[...17 lines deleted...]
-      <c r="I134" s="41"/>
+      <c r="B134" s="40"/>
+      <c r="C134" s="40"/>
+      <c r="D134" s="40"/>
+      <c r="E134" s="40"/>
+      <c r="F134" s="40"/>
+      <c r="G134" s="40"/>
+      <c r="H134" s="40"/>
+      <c r="I134" s="40"/>
     </row>
     <row r="135" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A135" s="41"/>
-[...19 lines deleted...]
-      <c r="J138" s="30"/>
+      <c r="A135" s="40"/>
+      <c r="B135" s="40"/>
+      <c r="C135" s="40"/>
+      <c r="D135" s="40"/>
+      <c r="E135" s="40"/>
+      <c r="F135" s="40"/>
+      <c r="G135" s="40"/>
+      <c r="H135" s="40"/>
+      <c r="I135" s="40"/>
+    </row>
+    <row r="136" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A136" s="40"/>
+      <c r="B136" s="40"/>
+      <c r="C136" s="40"/>
+      <c r="D136" s="40"/>
+      <c r="E136" s="40"/>
+      <c r="F136" s="40"/>
+      <c r="G136" s="40"/>
+      <c r="H136" s="40"/>
+      <c r="I136" s="40"/>
     </row>
     <row r="139" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A139" s="31" t="s">
-        <v>37</v>
-      </c>
+        <v>36</v>
+      </c>
+      <c r="D139" s="30"/>
+      <c r="E139" s="30"/>
+      <c r="F139" s="30"/>
+      <c r="G139" s="30"/>
+      <c r="H139" s="30"/>
+      <c r="I139" s="30"/>
+      <c r="J139" s="30"/>
     </row>
     <row r="140" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A140" s="31" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="141" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A141" s="31" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="14">
-    <mergeCell ref="A133:I135"/>
+    <mergeCell ref="A134:I136"/>
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A7:A18"/>
     <mergeCell ref="A19:A30"/>
     <mergeCell ref="A31:A42"/>
     <mergeCell ref="A43:A54"/>
     <mergeCell ref="A55:A66"/>
     <mergeCell ref="A67:A78"/>
     <mergeCell ref="A79:A90"/>
     <mergeCell ref="A91:A102"/>
     <mergeCell ref="A103:A114"/>
     <mergeCell ref="A115:A126"/>
-    <mergeCell ref="A127:A130"/>
+    <mergeCell ref="A127:A132"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:J24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.3" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.77734375" style="9" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="11.796875" style="9" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15" customWidth="1"/>
-    <col min="3" max="3" width="15.44140625" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="13.77734375" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="15.3984375" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13.796875" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="19.21875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="14.77734375" customWidth="1"/>
+    <col min="6" max="6" width="19.19921875" customWidth="1"/>
+    <col min="7" max="7" width="15.69921875" customWidth="1"/>
+    <col min="8" max="8" width="14.796875" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="3"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
     </row>
     <row r="2" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="42" t="s">
+      <c r="A2" s="41" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="42"/>
-[...5 lines deleted...]
-      <c r="H2" s="42"/>
+      <c r="B2" s="41"/>
+      <c r="C2" s="41"/>
+      <c r="D2" s="41"/>
+      <c r="E2" s="41"/>
+      <c r="F2" s="41"/>
+      <c r="G2" s="41"/>
+      <c r="H2" s="41"/>
       <c r="I2" s="4"/>
     </row>
     <row r="3" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A3" s="23"/>
       <c r="B3" s="23"/>
       <c r="C3" s="23"/>
       <c r="D3" s="23"/>
       <c r="E3" s="23"/>
       <c r="F3" s="23"/>
       <c r="G3" s="23"/>
       <c r="H3" s="23"/>
       <c r="I3" s="4"/>
     </row>
     <row r="4" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="42" t="s">
+      <c r="A4" s="41" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="42"/>
+      <c r="B4" s="41"/>
       <c r="C4" s="14">
         <v>46199</v>
       </c>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="3"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
     </row>
     <row r="5" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="3"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
     </row>
-    <row r="6" spans="1:10" ht="28.8" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:10" ht="28.6" x14ac:dyDescent="0.3">
       <c r="A6" s="24" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="24" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="24" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="24" t="s">
         <v>8</v>
       </c>
     </row>
@@ -5180,51 +5207,51 @@
       <c r="B17" s="34">
         <v>305863</v>
       </c>
       <c r="C17" s="34">
         <v>14797</v>
       </c>
       <c r="D17" s="34">
         <v>96248</v>
       </c>
       <c r="E17" s="34">
         <v>14314</v>
       </c>
       <c r="F17" s="34">
         <v>324445</v>
       </c>
       <c r="G17" s="34">
         <v>5824</v>
       </c>
       <c r="H17" s="34">
         <v>2038</v>
       </c>
       <c r="I17" s="7"/>
       <c r="J17" s="7"/>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A18" s="39">
+      <c r="A18" s="38">
         <v>2024</v>
       </c>
       <c r="B18" s="12">
         <v>321609</v>
       </c>
       <c r="C18" s="12">
         <v>20370</v>
       </c>
       <c r="D18" s="12">
         <v>97356</v>
       </c>
       <c r="E18" s="12">
         <v>18924</v>
       </c>
       <c r="F18" s="12">
         <v>340973</v>
       </c>
       <c r="G18" s="12">
         <v>2720</v>
       </c>
       <c r="H18" s="12">
         <v>3725</v>
       </c>
       <c r="I18" s="7"/>
       <c r="J18" s="7"/>
@@ -5239,80 +5266,80 @@
       <c r="C19" s="12">
         <v>28877</v>
       </c>
       <c r="D19" s="12">
         <v>99135</v>
       </c>
       <c r="E19" s="12">
         <v>24033</v>
       </c>
       <c r="F19" s="12">
         <v>352510</v>
       </c>
       <c r="G19" s="12">
         <v>1996</v>
       </c>
       <c r="H19" s="12">
         <v>4071</v>
       </c>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
     </row>
     <row r="20" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B20" s="41" t="s">
+      <c r="B20" s="40" t="s">
         <v>35</v>
       </c>
-      <c r="C20" s="41"/>
-[...4 lines deleted...]
-      <c r="H20" s="41"/>
+      <c r="C20" s="40"/>
+      <c r="D20" s="40"/>
+      <c r="E20" s="40"/>
+      <c r="F20" s="40"/>
+      <c r="G20" s="40"/>
+      <c r="H20" s="40"/>
       <c r="J20" s="7"/>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A21" s="8"/>
-      <c r="B21" s="41"/>
-[...5 lines deleted...]
-      <c r="H21" s="41"/>
+      <c r="B21" s="40"/>
+      <c r="C21" s="40"/>
+      <c r="D21" s="40"/>
+      <c r="E21" s="40"/>
+      <c r="F21" s="40"/>
+      <c r="G21" s="40"/>
+      <c r="H21" s="40"/>
       <c r="J21" s="7"/>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="B22" s="41"/>
-[...5 lines deleted...]
-      <c r="H22" s="41"/>
+      <c r="B22" s="40"/>
+      <c r="C22" s="40"/>
+      <c r="D22" s="40"/>
+      <c r="E22" s="40"/>
+      <c r="F22" s="40"/>
+      <c r="G22" s="40"/>
+      <c r="H22" s="40"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.3">
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.3">
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="3">