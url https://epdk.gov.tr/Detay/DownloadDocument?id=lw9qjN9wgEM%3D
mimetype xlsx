--- v2 (2026-09-06)
+++ v3 (2026-10-22)
@@ -5,100 +5,100 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/connections.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.connections+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\mseker\Desktop\Haziran 2026 rip\zaman göstergesi\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\hozarslan\Desktop\Resmi İstatistik Rap\2026\2026 Ağustos\Ağustos 2026 Zaman Serisi\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1390FC5A-3E71-40DE-89B6-40544EC11689}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{043446F2-6CB5-4483-AC9B-92CE19DCACD0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-99" yWindow="-99" windowWidth="21303" windowHeight="11344" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Aylık" sheetId="2" r:id="rId1"/>
     <sheet name="Yıllık" sheetId="3" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="OLE_LINK1" localSheetId="0">Aylık!$C$113</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/connections.xml><?xml version="1.0" encoding="utf-8"?>
 <connections xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr16="http://schemas.microsoft.com/office/spreadsheetml/2017/revision16" mc:Ignorable="xr16">
   <connection id="1" xr16:uid="{00000000-0015-0000-FFFF-FFFF00000000}" odcFile="C:\Users\sdemir\Documents\Veri Kaynaklarım\kule ElektrikBildirimAnaliz ElektrikAnaliz.odc" keepAlive="1" name="kule ElektrikBildirimAnaliz ElektrikAnaliz" type="5" refreshedVersion="6" background="1">
     <dbPr connection="Provider=MSOLAP.5;Integrated Security=SSPI;Persist Security Info=True;Initial Catalog=ElektrikBildirimAnaliz;Data Source=kule;MDX Compatibility=1;Safety Options=2;MDX Missing Member Mode=Error;Update Isolation Level=2" command="ElektrikAnaliz" commandType="1"/>
     <olapPr sendLocale="1" rowDrillCount="1000"/>
   </connection>
   <connection id="2" xr16:uid="{00000000-0015-0000-FFFF-FFFF01000000}" odcFile="C:\Users\sdemir\Documents\Veri Kaynaklarım\kule ElektrikBildirimAnaliz ElektrikAnaliz.odc" keepAlive="1" name="kule ElektrikBildirimAnaliz ElektrikAnaliz1" type="5" refreshedVersion="6" background="1">
     <dbPr connection="Provider=MSOLAP.5;Integrated Security=SSPI;Persist Security Info=True;Initial Catalog=ElektrikBildirimAnaliz;Data Source=kule;MDX Compatibility=1;Safety Options=2;MDX Missing Member Mode=Error;Update Isolation Level=2" command="ElektrikAnaliz" commandType="1"/>
     <olapPr sendLocale="1" rowDrillCount="1000"/>
   </connection>
 </connections>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="156" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="158" uniqueCount="39">
   <si>
     <t xml:space="preserve">Düzenlenme Tarihi: </t>
   </si>
   <si>
     <t>Yıl</t>
   </si>
   <si>
     <t>Önemli Not:</t>
   </si>
   <si>
     <t>Lisanslı Kurulu 
 Güç (MW)</t>
   </si>
   <si>
     <t>Lisanssız Kurulu
  Güç (MW)</t>
   </si>
   <si>
     <t>Lisanslı Üretim 
 (GWh)</t>
   </si>
   <si>
     <t>Lisanssız Üretim
  (GWh)</t>
   </si>
@@ -409,51 +409,51 @@
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="164" fontId="4" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="50">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="14" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="3" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
@@ -513,50 +513,53 @@
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="4" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
@@ -838,4095 +841,4155 @@
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:J141"/>
+  <dimension ref="A1:J142"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
       <pane xSplit="2" ySplit="6" topLeftCell="C127" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="B1" sqref="B1"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7"/>
-      <selection pane="bottomRight" activeCell="D137" sqref="D137"/>
+      <selection pane="bottomRight" activeCell="I139" sqref="I138:I139"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.3" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.19921875" customWidth="1"/>
-    <col min="2" max="2" width="8.3984375" style="9" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="11.21875" customWidth="1"/>
+    <col min="2" max="2" width="8.44140625" style="9" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="15" customWidth="1"/>
-    <col min="4" max="4" width="17.3984375" bestFit="1" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="10" max="10" width="14.796875" customWidth="1"/>
+    <col min="4" max="4" width="17.44140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="15.21875" customWidth="1"/>
+    <col min="6" max="6" width="15.44140625" customWidth="1"/>
+    <col min="7" max="7" width="16.6640625" customWidth="1"/>
+    <col min="8" max="8" width="23.44140625" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="15.6640625" customWidth="1"/>
+    <col min="10" max="10" width="14.77734375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="2"/>
       <c r="H1" s="2"/>
       <c r="I1" s="3"/>
       <c r="J1" s="2"/>
     </row>
     <row r="2" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="B2" s="41" t="s">
+      <c r="B2" s="42" t="s">
         <v>31</v>
       </c>
-      <c r="C2" s="41"/>
-[...6 lines deleted...]
-      <c r="J2" s="41"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
+      <c r="H2" s="42"/>
+      <c r="I2" s="42"/>
+      <c r="J2" s="42"/>
     </row>
     <row r="3" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A3" s="15"/>
       <c r="B3" s="15"/>
       <c r="C3" s="15"/>
       <c r="D3" s="15"/>
       <c r="E3" s="15"/>
       <c r="F3" s="15"/>
       <c r="G3" s="15"/>
       <c r="H3" s="15"/>
       <c r="I3" s="15"/>
     </row>
     <row r="4" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="41" t="s">
+      <c r="A4" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="41"/>
+      <c r="B4" s="42"/>
       <c r="C4" s="14">
-        <v>46248</v>
+        <v>46308</v>
       </c>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="5"/>
       <c r="H4" s="3"/>
       <c r="I4" s="2"/>
     </row>
     <row r="5" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="2"/>
       <c r="H5" s="2"/>
       <c r="I5" s="3"/>
       <c r="J5" s="2"/>
     </row>
-    <row r="6" spans="1:10" ht="33.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:10" ht="33.75" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A6" s="6" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>23</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>25</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>27</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>26</v>
       </c>
       <c r="F6" s="10" t="s">
         <v>4</v>
       </c>
       <c r="G6" s="10" t="s">
         <v>28</v>
       </c>
       <c r="H6" s="10" t="s">
         <v>32</v>
       </c>
       <c r="I6" s="6" t="s">
         <v>9</v>
       </c>
       <c r="J6" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="7" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A7" s="42">
+      <c r="A7" s="43">
         <v>2016</v>
       </c>
       <c r="B7" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C7" s="13">
         <v>22273143.149999999</v>
       </c>
       <c r="D7" s="13">
         <v>27678.34</v>
       </c>
       <c r="E7" s="13">
         <v>73227</v>
       </c>
       <c r="F7" s="13">
         <v>395.46</v>
       </c>
       <c r="G7" s="17"/>
       <c r="H7" s="18">
         <v>17933430.059999999</v>
       </c>
       <c r="I7" s="13">
         <v>704664</v>
       </c>
       <c r="J7" s="13">
         <v>188821</v>
       </c>
     </row>
     <row r="8" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A8" s="42"/>
+      <c r="A8" s="43"/>
       <c r="B8" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C8" s="19">
         <v>19938840.66</v>
       </c>
       <c r="D8" s="13">
         <v>43991.07</v>
       </c>
       <c r="E8" s="13">
         <v>73615.38</v>
       </c>
       <c r="F8" s="13">
         <v>461.5</v>
       </c>
       <c r="G8" s="17"/>
       <c r="H8" s="18">
         <v>16607988.42</v>
       </c>
       <c r="I8" s="13">
         <v>589499</v>
       </c>
       <c r="J8" s="13">
         <v>114427</v>
       </c>
     </row>
     <row r="9" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A9" s="42"/>
+      <c r="A9" s="43"/>
       <c r="B9" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C9" s="13">
         <v>21479246.25</v>
       </c>
       <c r="D9" s="13">
         <v>63423.49</v>
       </c>
       <c r="E9" s="13">
         <v>73705.210000000006</v>
       </c>
       <c r="F9" s="13">
         <v>507.63</v>
       </c>
       <c r="G9" s="17"/>
       <c r="H9" s="18">
         <v>16542285.550000001</v>
       </c>
       <c r="I9" s="13">
         <v>459811</v>
       </c>
       <c r="J9" s="13">
         <v>60511.89</v>
       </c>
     </row>
     <row r="10" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A10" s="42"/>
+      <c r="A10" s="43"/>
       <c r="B10" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="13">
         <v>20334955.989999998</v>
       </c>
       <c r="D10" s="13">
         <v>81831.02</v>
       </c>
       <c r="E10" s="13">
         <v>73782.02</v>
       </c>
       <c r="F10" s="13">
         <v>540.59</v>
       </c>
       <c r="G10" s="17"/>
       <c r="H10" s="18">
         <v>16033256.609999999</v>
       </c>
       <c r="I10" s="13">
         <v>393646</v>
       </c>
       <c r="J10" s="13">
         <v>107762.7</v>
       </c>
     </row>
     <row r="11" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A11" s="42"/>
+      <c r="A11" s="43"/>
       <c r="B11" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="13">
         <v>20785623.449999999</v>
       </c>
       <c r="D11" s="13">
         <v>91176.75</v>
       </c>
       <c r="E11" s="13">
         <v>74617.907999999996</v>
       </c>
       <c r="F11" s="13">
         <v>587.51</v>
       </c>
       <c r="G11" s="17"/>
       <c r="H11" s="18">
         <v>16333299.83</v>
       </c>
       <c r="I11" s="13">
         <v>394909</v>
       </c>
       <c r="J11" s="13">
         <v>58840.12</v>
       </c>
     </row>
     <row r="12" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A12" s="42"/>
+      <c r="A12" s="43"/>
       <c r="B12" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="13">
         <v>21792788.879999999</v>
       </c>
       <c r="D12" s="13">
         <v>106053.4</v>
       </c>
       <c r="E12" s="13">
         <v>74664.53</v>
       </c>
       <c r="F12" s="13">
         <v>642.53</v>
       </c>
       <c r="G12" s="17"/>
       <c r="H12" s="18">
         <v>17080768.23</v>
       </c>
       <c r="I12" s="13">
         <v>504611.06</v>
       </c>
       <c r="J12" s="13">
         <v>68894.66</v>
       </c>
     </row>
     <row r="13" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A13" s="42"/>
+      <c r="A13" s="43"/>
       <c r="B13" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="13">
         <v>22986567.789999999</v>
       </c>
       <c r="D13" s="13">
         <v>136986.70000000001</v>
       </c>
       <c r="E13" s="13">
         <v>76472.289999999994</v>
       </c>
       <c r="F13" s="13">
         <v>674.82</v>
       </c>
       <c r="G13" s="17"/>
       <c r="H13" s="18">
         <v>19181465.77</v>
       </c>
       <c r="I13" s="13">
         <v>647181</v>
       </c>
       <c r="J13" s="13">
         <v>165466.23999999999</v>
       </c>
     </row>
     <row r="14" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A14" s="42"/>
+      <c r="A14" s="43"/>
       <c r="B14" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C14" s="13">
         <v>24840623.25</v>
       </c>
       <c r="D14" s="13">
         <v>132131.34</v>
       </c>
       <c r="E14" s="13">
         <v>77253.210000000006</v>
       </c>
       <c r="F14" s="13">
         <v>724.11699999999996</v>
       </c>
       <c r="G14" s="17"/>
       <c r="H14" s="18">
         <v>20491138.550000001</v>
       </c>
       <c r="I14" s="13">
         <v>665449</v>
       </c>
       <c r="J14" s="13">
         <v>121086</v>
       </c>
     </row>
     <row r="15" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A15" s="42"/>
+      <c r="A15" s="43"/>
       <c r="B15" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C15" s="13">
         <v>20087497.859999999</v>
       </c>
       <c r="D15" s="13">
         <v>133145.29999999999</v>
       </c>
       <c r="E15" s="13">
         <v>77408.52</v>
       </c>
       <c r="F15" s="13">
         <v>806.28</v>
       </c>
       <c r="G15" s="17"/>
       <c r="H15" s="18">
         <v>17019134.09</v>
       </c>
       <c r="I15" s="13">
         <v>475837</v>
       </c>
       <c r="J15" s="13">
         <v>97479.95</v>
       </c>
     </row>
     <row r="16" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A16" s="42"/>
+      <c r="A16" s="43"/>
       <c r="B16" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C16" s="13">
         <v>20761164.100000001</v>
       </c>
       <c r="D16" s="13">
         <v>127443.55</v>
       </c>
       <c r="E16" s="13">
         <v>77666.975000000006</v>
       </c>
       <c r="F16" s="13">
         <v>893.15</v>
       </c>
       <c r="G16" s="17"/>
       <c r="H16" s="18">
         <v>17373229.789999999</v>
       </c>
       <c r="I16" s="13">
         <v>429980</v>
       </c>
       <c r="J16" s="13">
         <v>190270.96</v>
       </c>
     </row>
     <row r="17" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A17" s="42"/>
+      <c r="A17" s="43"/>
       <c r="B17" s="16" t="s">
         <v>21</v>
       </c>
       <c r="C17" s="13">
         <v>21559289.239999998</v>
       </c>
       <c r="D17" s="13">
         <v>107212.45</v>
       </c>
       <c r="E17" s="13">
         <v>77676.240000000005</v>
       </c>
       <c r="F17" s="13">
         <v>972.70399999999995</v>
       </c>
       <c r="G17" s="17"/>
       <c r="H17" s="18">
         <v>17299825.219999999</v>
       </c>
       <c r="I17" s="13">
         <v>422545</v>
       </c>
       <c r="J17" s="13">
         <v>132476.75</v>
       </c>
     </row>
     <row r="18" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A18" s="42"/>
+      <c r="A18" s="43"/>
       <c r="B18" s="16" t="s">
         <v>22</v>
       </c>
       <c r="C18" s="13">
         <v>24373384.390000001</v>
       </c>
       <c r="D18" s="13">
         <v>73894.89</v>
       </c>
       <c r="E18" s="13">
         <v>77562.679999999993</v>
       </c>
       <c r="F18" s="13">
         <v>1043.9490000000001</v>
       </c>
       <c r="G18" s="17"/>
       <c r="H18" s="18">
         <v>18344472.91</v>
       </c>
       <c r="I18" s="13">
         <v>711997</v>
       </c>
       <c r="J18" s="13">
         <v>136003.98000000001</v>
       </c>
     </row>
     <row r="19" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A19" s="42">
+      <c r="A19" s="43">
         <v>2017</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C19" s="13">
         <v>25316711.170000002</v>
       </c>
       <c r="D19" s="13">
         <v>85283.68</v>
       </c>
       <c r="E19" s="13">
         <v>77699.94</v>
       </c>
       <c r="F19" s="13">
         <v>1106.07</v>
       </c>
       <c r="G19" s="17"/>
       <c r="H19" s="18">
         <v>19076510.98</v>
       </c>
       <c r="I19" s="13">
         <v>339837.41</v>
       </c>
       <c r="J19" s="13">
         <v>233685.41</v>
       </c>
     </row>
     <row r="20" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A20" s="42"/>
+      <c r="A20" s="43"/>
       <c r="B20" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C20" s="13">
         <v>22361535.190000001</v>
       </c>
       <c r="D20" s="13">
         <v>136623.75</v>
       </c>
       <c r="E20" s="13">
         <v>77867.679999999993</v>
       </c>
       <c r="F20" s="13">
         <v>1245.77</v>
       </c>
       <c r="G20" s="13">
         <v>22451554.32</v>
       </c>
       <c r="H20" s="13">
         <v>17765830.129999999</v>
       </c>
       <c r="I20" s="13">
         <v>179386.89</v>
       </c>
       <c r="J20" s="13">
         <v>212538.22</v>
       </c>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A21" s="42"/>
+      <c r="A21" s="43"/>
       <c r="B21" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C21" s="13">
         <v>23776689.829999998</v>
       </c>
       <c r="D21" s="13">
         <v>171511.05</v>
       </c>
       <c r="E21" s="13">
         <v>78084.929999999993</v>
       </c>
       <c r="F21" s="13">
         <v>1296.73</v>
       </c>
       <c r="G21" s="13">
         <v>23586498.710000001</v>
       </c>
       <c r="H21" s="13">
         <v>18534489.600000001</v>
       </c>
       <c r="I21" s="13">
         <v>305358</v>
       </c>
       <c r="J21" s="13">
         <v>248209.32</v>
       </c>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A22" s="42"/>
+      <c r="A22" s="43"/>
       <c r="B22" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C22" s="13">
         <v>22305552.27</v>
       </c>
       <c r="D22" s="13">
         <v>270373</v>
       </c>
       <c r="E22" s="13">
         <v>78456.679999999993</v>
       </c>
       <c r="F22" s="13">
         <v>1415.27</v>
       </c>
       <c r="G22" s="13">
         <v>21923821.690000001</v>
       </c>
       <c r="H22" s="13">
         <v>17520015.5</v>
       </c>
       <c r="I22" s="13">
         <v>156402.42000000001</v>
       </c>
       <c r="J22" s="13">
         <v>305355.18</v>
       </c>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A23" s="42"/>
+      <c r="A23" s="43"/>
       <c r="B23" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C23" s="13">
         <v>23127539.43</v>
       </c>
       <c r="D23" s="13">
         <v>243252.88</v>
       </c>
       <c r="E23" s="13">
         <v>78899.429999999993</v>
       </c>
       <c r="F23" s="13">
         <v>1547.38</v>
       </c>
       <c r="G23" s="13">
         <v>22853967.109999999</v>
       </c>
       <c r="H23" s="13">
         <v>18037654.609999999</v>
       </c>
       <c r="I23" s="13">
         <v>230753.38</v>
       </c>
       <c r="J23" s="13">
         <v>330518.82</v>
       </c>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A24" s="42"/>
+      <c r="A24" s="43"/>
       <c r="B24" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C24" s="13">
         <v>22588627.780000001</v>
       </c>
       <c r="D24" s="13">
         <v>287758.62</v>
       </c>
       <c r="E24" s="13">
         <v>78909.240000000005</v>
       </c>
       <c r="F24" s="13">
         <v>1622.21</v>
       </c>
       <c r="G24" s="13">
         <v>22303717.969999999</v>
       </c>
       <c r="H24" s="13">
         <v>17334127.02</v>
       </c>
       <c r="I24" s="13">
         <v>199838.28</v>
       </c>
       <c r="J24" s="13">
         <v>252789.14</v>
       </c>
     </row>
     <row r="25" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A25" s="42"/>
+      <c r="A25" s="43"/>
       <c r="B25" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C25" s="13">
         <v>28011566.510000002</v>
       </c>
       <c r="D25" s="13">
         <v>340706.72</v>
       </c>
       <c r="E25" s="13">
         <v>78845.289999999994</v>
       </c>
       <c r="F25" s="13">
         <v>1731.27</v>
       </c>
       <c r="G25" s="13">
         <v>27776317.91</v>
       </c>
       <c r="H25" s="13">
         <v>20729160.190000001</v>
       </c>
       <c r="I25" s="13">
         <v>287116.18</v>
       </c>
       <c r="J25" s="13">
         <v>263984.03999999998</v>
       </c>
     </row>
     <row r="26" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A26" s="42"/>
+      <c r="A26" s="43"/>
       <c r="B26" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C26" s="13">
         <v>27815360.75</v>
       </c>
       <c r="D26" s="13">
         <v>342198.89</v>
       </c>
       <c r="E26" s="13">
         <v>79616.91</v>
       </c>
       <c r="F26" s="13">
         <v>1922.71</v>
       </c>
       <c r="G26" s="13">
         <v>27522377.02</v>
       </c>
       <c r="H26" s="13">
         <v>21143459.25</v>
       </c>
       <c r="I26" s="13">
         <v>212527.6</v>
       </c>
       <c r="J26" s="13">
         <v>242506.57</v>
       </c>
     </row>
     <row r="27" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A27" s="42"/>
+      <c r="A27" s="43"/>
       <c r="B27" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C27" s="19">
         <v>23930399.960000001</v>
       </c>
       <c r="D27" s="13">
         <v>357707.23</v>
       </c>
       <c r="E27" s="13">
         <v>79469.03</v>
       </c>
       <c r="F27" s="13">
         <v>2223.9899999999998</v>
       </c>
       <c r="G27" s="13">
         <v>27522377.02</v>
       </c>
       <c r="H27" s="13">
         <v>19510091.68</v>
       </c>
       <c r="I27" s="13">
         <v>260497.32</v>
       </c>
       <c r="J27" s="13">
         <v>242190.47</v>
       </c>
     </row>
     <row r="28" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A28" s="42"/>
+      <c r="A28" s="43"/>
       <c r="B28" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C28" s="13">
         <v>23544043.390000001</v>
       </c>
       <c r="D28" s="13">
         <v>345215.51</v>
       </c>
       <c r="E28" s="13">
         <v>79851.66</v>
       </c>
       <c r="F28" s="13">
         <v>2469.65</v>
       </c>
       <c r="G28" s="13">
         <v>23161713.170000002</v>
       </c>
       <c r="H28" s="13">
         <v>18419563.640000001</v>
       </c>
       <c r="I28" s="13">
         <v>152103.07</v>
       </c>
       <c r="J28" s="13">
         <v>324215.37</v>
       </c>
     </row>
     <row r="29" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A29" s="42"/>
+      <c r="A29" s="43"/>
       <c r="B29" s="16" t="s">
         <v>21</v>
       </c>
       <c r="C29" s="13">
         <v>24095744.16</v>
       </c>
       <c r="D29" s="13">
         <v>282105.69</v>
       </c>
       <c r="E29" s="13">
         <v>80692.94</v>
       </c>
       <c r="F29" s="13">
         <v>2724.91</v>
       </c>
       <c r="G29" s="13">
         <v>23860824</v>
       </c>
       <c r="H29" s="13">
         <v>18633166.539999999</v>
       </c>
       <c r="I29" s="13">
         <v>172560.83</v>
       </c>
       <c r="J29" s="13">
         <v>336603.55</v>
       </c>
     </row>
     <row r="30" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A30" s="42"/>
+      <c r="A30" s="43"/>
       <c r="B30" s="16" t="s">
         <v>22</v>
       </c>
       <c r="C30" s="13">
         <v>25794094.649999999</v>
       </c>
       <c r="D30" s="13">
         <v>271271.67</v>
       </c>
       <c r="E30" s="13">
         <v>81553.02</v>
       </c>
       <c r="F30" s="13">
         <v>3172.97</v>
       </c>
       <c r="G30" s="13">
         <v>25594468</v>
       </c>
       <c r="H30" s="13">
         <v>18886107.199999999</v>
       </c>
       <c r="I30" s="13">
         <v>232679</v>
       </c>
       <c r="J30" s="13">
         <v>307500</v>
       </c>
     </row>
     <row r="31" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A31" s="42">
+      <c r="A31" s="43">
         <v>2018</v>
       </c>
       <c r="B31" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C31" s="13">
         <v>26102602.440000001</v>
       </c>
       <c r="D31" s="13">
         <v>306986.83</v>
       </c>
       <c r="E31" s="13">
         <v>81678.080000000002</v>
       </c>
       <c r="F31" s="13">
         <v>3834.99</v>
       </c>
       <c r="G31" s="13">
         <v>25929477</v>
       </c>
       <c r="H31" s="13">
         <v>19851529.539999999</v>
       </c>
       <c r="I31" s="13">
         <v>165123</v>
       </c>
       <c r="J31" s="13">
         <v>254294</v>
       </c>
     </row>
     <row r="32" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A32" s="42"/>
+      <c r="A32" s="43"/>
       <c r="B32" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C32" s="13">
         <v>23078033.109999999</v>
       </c>
       <c r="D32" s="13">
         <v>503784.5</v>
       </c>
       <c r="E32" s="13">
         <v>81913.460000000006</v>
       </c>
       <c r="F32" s="13">
         <v>4175.68</v>
       </c>
       <c r="G32" s="13">
         <v>22844496</v>
       </c>
       <c r="H32" s="13">
         <v>18580080.449999999</v>
       </c>
       <c r="I32" s="13">
         <v>188818</v>
       </c>
       <c r="J32" s="13">
         <v>206637</v>
       </c>
     </row>
     <row r="33" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A33" s="42"/>
+      <c r="A33" s="43"/>
       <c r="B33" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C33" s="13">
         <v>24477520.77</v>
       </c>
       <c r="D33" s="13">
         <v>607516.62</v>
       </c>
       <c r="E33" s="13">
         <v>81963.39</v>
       </c>
       <c r="F33" s="13">
         <v>4523.0200000000004</v>
       </c>
       <c r="G33" s="13">
         <v>24145065</v>
       </c>
       <c r="H33" s="13">
         <v>19140445.940000001</v>
       </c>
       <c r="I33" s="13">
         <v>129642</v>
       </c>
       <c r="J33" s="13">
         <v>216073</v>
       </c>
     </row>
     <row r="34" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A34" s="42"/>
+      <c r="A34" s="43"/>
       <c r="B34" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C34" s="13">
         <v>22869958.66</v>
       </c>
       <c r="D34" s="13">
         <v>794366.97</v>
       </c>
       <c r="E34" s="13">
         <v>82101.22</v>
       </c>
       <c r="F34" s="13">
         <v>4636.83</v>
       </c>
       <c r="G34" s="13">
         <v>22785833</v>
       </c>
       <c r="H34" s="13">
         <v>18393635.109999999</v>
       </c>
       <c r="I34" s="13">
         <v>232735.35999999999</v>
       </c>
       <c r="J34" s="13">
         <v>70988.740000000005</v>
       </c>
     </row>
     <row r="35" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A35" s="42"/>
+      <c r="A35" s="43"/>
       <c r="B35" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C35" s="13">
         <v>23305743.710000001</v>
       </c>
       <c r="D35" s="13">
         <v>805964.63</v>
       </c>
       <c r="E35" s="13">
         <v>82288.23</v>
       </c>
       <c r="F35" s="13">
         <v>4795.3</v>
       </c>
       <c r="G35" s="13">
         <v>23195356</v>
       </c>
       <c r="H35" s="13">
         <v>19116044</v>
       </c>
       <c r="I35" s="13">
         <v>288626</v>
       </c>
       <c r="J35" s="13">
         <v>134095</v>
       </c>
     </row>
     <row r="36" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A36" s="42"/>
+      <c r="A36" s="43"/>
       <c r="B36" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C36" s="13">
         <v>23318442.199999999</v>
       </c>
       <c r="D36" s="13">
         <v>905061.61</v>
       </c>
       <c r="E36" s="13">
         <v>82277.53</v>
       </c>
       <c r="F36" s="13">
         <v>4844.26</v>
       </c>
       <c r="G36" s="13">
         <v>23005314</v>
       </c>
       <c r="H36" s="13">
         <v>18612477</v>
       </c>
       <c r="I36" s="13">
         <v>228300</v>
       </c>
       <c r="J36" s="13">
         <v>290234</v>
       </c>
     </row>
     <row r="37" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A37" s="42"/>
+      <c r="A37" s="43"/>
       <c r="B37" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C37" s="13">
         <v>28489269.23</v>
       </c>
       <c r="D37" s="13">
         <v>1001489.63</v>
       </c>
       <c r="E37" s="13">
         <v>82303.960000000006</v>
       </c>
       <c r="F37" s="13">
         <v>4904.0600000000004</v>
       </c>
       <c r="G37" s="13">
         <v>28265839</v>
       </c>
       <c r="H37" s="13">
         <v>22165969</v>
       </c>
       <c r="I37" s="13">
         <v>272677</v>
       </c>
       <c r="J37" s="13">
         <v>303884</v>
       </c>
     </row>
     <row r="38" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A38" s="42"/>
+      <c r="A38" s="43"/>
       <c r="B38" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C38" s="13">
         <v>26927088.43</v>
       </c>
       <c r="D38" s="13">
         <v>1096951.48</v>
       </c>
       <c r="E38" s="13">
         <v>82485.34</v>
       </c>
       <c r="F38" s="13">
         <v>4962.3100000000004</v>
       </c>
       <c r="G38" s="13">
         <v>26637203</v>
       </c>
       <c r="H38" s="13">
         <v>19847177</v>
       </c>
       <c r="I38" s="13">
         <v>229858</v>
       </c>
       <c r="J38" s="13">
         <v>278432</v>
       </c>
     </row>
     <row r="39" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A39" s="42"/>
+      <c r="A39" s="43"/>
       <c r="B39" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C39" s="13">
         <v>24492502.75</v>
       </c>
       <c r="D39" s="13">
         <v>877748.9</v>
       </c>
       <c r="E39" s="13">
         <v>82784.55</v>
       </c>
       <c r="F39" s="13">
         <v>5021.74</v>
       </c>
       <c r="G39" s="13">
         <v>24212352</v>
       </c>
       <c r="H39" s="13">
         <v>20680075</v>
       </c>
       <c r="I39" s="13">
         <v>204569</v>
       </c>
       <c r="J39" s="13">
         <v>227810</v>
       </c>
     </row>
     <row r="40" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A40" s="42"/>
+      <c r="A40" s="43"/>
       <c r="B40" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C40" s="13">
         <v>23099084.350000001</v>
       </c>
       <c r="D40" s="13">
         <v>732132.18</v>
       </c>
       <c r="E40" s="13">
         <v>82963.28</v>
       </c>
       <c r="F40" s="13">
         <v>5163.7700000000004</v>
       </c>
       <c r="G40" s="13">
         <v>22667309</v>
       </c>
       <c r="H40" s="13">
         <v>18804093</v>
       </c>
       <c r="I40" s="13">
         <v>147361</v>
       </c>
       <c r="J40" s="13">
         <v>362052</v>
       </c>
     </row>
     <row r="41" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A41" s="42"/>
+      <c r="A41" s="43"/>
       <c r="B41" s="16" t="s">
         <v>21</v>
       </c>
       <c r="C41" s="13">
         <v>23597461.239999998</v>
       </c>
       <c r="D41" s="13">
         <v>517854.22</v>
       </c>
       <c r="E41" s="13">
         <v>83091.539999999994</v>
       </c>
       <c r="F41" s="13">
         <v>5213.76</v>
       </c>
       <c r="G41" s="13">
         <v>23335700</v>
       </c>
       <c r="H41" s="13">
         <v>18768935</v>
       </c>
       <c r="I41" s="13">
         <v>245836</v>
       </c>
       <c r="J41" s="13">
         <v>328715</v>
       </c>
     </row>
     <row r="42" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A42" s="42"/>
+      <c r="A42" s="43"/>
       <c r="B42" s="16" t="s">
         <v>22</v>
       </c>
       <c r="C42" s="13">
         <v>25679667.379999999</v>
       </c>
       <c r="D42" s="13">
         <v>334160.43</v>
       </c>
       <c r="E42" s="13">
         <v>83184.53</v>
       </c>
       <c r="F42" s="13">
         <v>5253.47</v>
       </c>
       <c r="G42" s="13">
         <v>25147675</v>
       </c>
       <c r="H42" s="13">
         <v>19596038</v>
       </c>
       <c r="I42" s="13">
         <v>132463</v>
       </c>
       <c r="J42" s="13">
         <v>400387</v>
       </c>
     </row>
     <row r="43" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A43" s="42">
+      <c r="A43" s="43">
         <v>2019</v>
       </c>
       <c r="B43" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C43" s="13">
         <v>25623215.559999999</v>
       </c>
       <c r="D43" s="13">
         <v>367430.16</v>
       </c>
       <c r="E43" s="13">
         <v>83386</v>
       </c>
       <c r="F43" s="13">
         <v>5369.79</v>
       </c>
       <c r="G43" s="13">
         <v>25368790</v>
       </c>
       <c r="H43" s="13">
         <v>19218884</v>
       </c>
       <c r="I43" s="13">
         <v>142597</v>
       </c>
       <c r="J43" s="13">
         <v>251950</v>
       </c>
     </row>
     <row r="44" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A44" s="42"/>
+      <c r="A44" s="43"/>
       <c r="B44" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C44" s="13">
         <v>22901148.199999999</v>
       </c>
       <c r="D44" s="13">
         <v>584812.61</v>
       </c>
       <c r="E44" s="13">
         <v>83477.100000000006</v>
       </c>
       <c r="F44" s="13">
         <v>5420.76</v>
       </c>
       <c r="G44" s="13">
         <v>22630356</v>
       </c>
       <c r="H44" s="13">
         <v>17659138.98</v>
       </c>
       <c r="I44" s="13">
         <v>175964</v>
       </c>
       <c r="J44" s="13">
         <v>321808</v>
       </c>
     </row>
     <row r="45" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A45" s="42"/>
+      <c r="A45" s="43"/>
       <c r="B45" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C45" s="13">
         <v>23892874.280000001</v>
       </c>
       <c r="D45" s="13">
         <v>853475.33</v>
       </c>
       <c r="E45" s="13">
         <v>83488.490000000005</v>
       </c>
       <c r="F45" s="13">
         <v>5523.31</v>
       </c>
       <c r="G45" s="13">
         <v>23793919</v>
       </c>
       <c r="H45" s="13">
         <v>18709726</v>
       </c>
       <c r="I45" s="13">
         <v>259045</v>
       </c>
       <c r="J45" s="13">
         <v>264052</v>
       </c>
     </row>
     <row r="46" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A46" s="42"/>
+      <c r="A46" s="43"/>
       <c r="B46" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="13">
         <v>22875064.899999999</v>
       </c>
       <c r="D46" s="13">
         <v>828009.63</v>
       </c>
       <c r="E46" s="13">
         <v>84032.16</v>
       </c>
       <c r="F46" s="13">
         <v>5618.97</v>
       </c>
       <c r="G46" s="13">
         <v>22611101</v>
       </c>
       <c r="H46" s="13">
         <v>18223168</v>
       </c>
       <c r="I46" s="13">
         <v>120357</v>
       </c>
       <c r="J46" s="13">
         <v>293303</v>
       </c>
     </row>
     <row r="47" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A47" s="42"/>
+      <c r="A47" s="43"/>
       <c r="B47" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="13">
         <v>23860774.199999999</v>
       </c>
       <c r="D47" s="13">
         <v>1041813.77</v>
       </c>
       <c r="E47" s="13">
         <v>83939.61</v>
       </c>
       <c r="F47" s="13">
         <v>5671.44</v>
       </c>
       <c r="G47" s="13">
         <v>23586529</v>
       </c>
       <c r="H47" s="13">
         <v>18439676</v>
       </c>
       <c r="I47" s="13">
         <v>136683</v>
       </c>
       <c r="J47" s="13">
         <v>327360</v>
       </c>
     </row>
     <row r="48" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A48" s="42"/>
+      <c r="A48" s="43"/>
       <c r="B48" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="13">
         <v>23229908.16</v>
       </c>
       <c r="D48" s="13">
         <v>1032823.86</v>
       </c>
       <c r="E48" s="13">
         <v>84608.46</v>
       </c>
       <c r="F48" s="13">
         <v>5696.71</v>
       </c>
       <c r="G48" s="13">
         <v>23586529</v>
       </c>
       <c r="H48" s="13">
         <v>18638449</v>
       </c>
       <c r="I48" s="13">
         <v>154744</v>
       </c>
       <c r="J48" s="13">
         <v>155839</v>
       </c>
     </row>
     <row r="49" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A49" s="42"/>
+      <c r="A49" s="43"/>
       <c r="B49" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C49" s="13">
         <v>27519126</v>
       </c>
       <c r="D49" s="13">
         <v>1163549</v>
       </c>
       <c r="E49" s="13">
         <v>84577</v>
       </c>
       <c r="F49" s="13">
         <v>5741</v>
       </c>
       <c r="G49" s="13">
         <v>27380774</v>
       </c>
       <c r="H49" s="13">
         <v>21337626</v>
       </c>
       <c r="I49" s="13">
         <v>164110</v>
       </c>
       <c r="J49" s="13">
         <v>180689</v>
       </c>
     </row>
     <row r="50" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A50" s="42"/>
+      <c r="A50" s="43"/>
       <c r="B50" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C50" s="13">
         <v>26513226</v>
       </c>
       <c r="D50" s="13">
         <v>1116162</v>
       </c>
       <c r="E50" s="13">
         <v>84512</v>
       </c>
       <c r="F50" s="13">
         <v>5761</v>
       </c>
       <c r="G50" s="13">
         <v>26421503</v>
       </c>
       <c r="H50" s="13">
         <v>19975814</v>
       </c>
       <c r="I50" s="13">
         <v>193118</v>
       </c>
       <c r="J50" s="13">
         <v>175865</v>
       </c>
     </row>
     <row r="51" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A51" s="42"/>
+      <c r="A51" s="43"/>
       <c r="B51" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C51" s="13">
         <v>24397397</v>
       </c>
       <c r="D51" s="13">
         <v>1021661</v>
       </c>
       <c r="E51" s="13">
         <v>84826</v>
       </c>
       <c r="F51" s="13">
         <v>5788</v>
       </c>
       <c r="G51" s="13">
         <v>24125766</v>
       </c>
       <c r="H51" s="13">
         <v>20373991</v>
       </c>
       <c r="I51" s="13">
         <v>129097</v>
       </c>
       <c r="J51" s="13">
         <v>168033</v>
       </c>
     </row>
     <row r="52" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A52" s="42"/>
+      <c r="A52" s="43"/>
       <c r="B52" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C52" s="13">
         <v>23200573</v>
       </c>
       <c r="D52" s="13">
         <v>866437</v>
       </c>
       <c r="E52" s="13">
         <v>85166</v>
       </c>
       <c r="F52" s="13">
         <v>5885</v>
       </c>
       <c r="G52" s="13">
         <v>22890236</v>
       </c>
       <c r="H52" s="13">
         <v>18837197</v>
       </c>
       <c r="I52" s="13">
         <v>126561</v>
       </c>
       <c r="J52" s="13">
         <v>260649</v>
       </c>
     </row>
     <row r="53" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A53" s="42"/>
+      <c r="A53" s="43"/>
       <c r="B53" s="16" t="s">
         <v>21</v>
       </c>
       <c r="C53" s="13">
         <v>23136934</v>
       </c>
       <c r="D53" s="13">
         <v>661693</v>
       </c>
       <c r="E53" s="13">
         <v>85030</v>
       </c>
       <c r="F53" s="13">
         <v>6027</v>
       </c>
       <c r="G53" s="13">
         <v>23085315</v>
       </c>
       <c r="H53" s="13">
         <v>18864984</v>
       </c>
       <c r="I53" s="13">
         <v>309340</v>
       </c>
       <c r="J53" s="13">
         <v>200412</v>
       </c>
     </row>
     <row r="54" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A54" s="42"/>
+      <c r="A54" s="43"/>
       <c r="B54" s="16" t="s">
         <v>22</v>
       </c>
       <c r="C54" s="13">
         <v>25757480</v>
       </c>
       <c r="D54" s="13">
         <v>432010</v>
       </c>
       <c r="E54" s="13">
         <v>84958</v>
       </c>
       <c r="F54" s="13">
         <v>6103</v>
       </c>
       <c r="G54" s="13">
         <v>26311614</v>
       </c>
       <c r="H54" s="13">
         <v>19165380</v>
       </c>
       <c r="I54" s="13">
         <v>299486</v>
       </c>
       <c r="J54" s="13">
         <v>189181</v>
       </c>
     </row>
     <row r="55" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A55" s="42">
+      <c r="A55" s="43">
         <v>2020</v>
       </c>
       <c r="B55" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C55" s="13">
         <v>26570438</v>
       </c>
       <c r="D55" s="13">
         <v>563604</v>
       </c>
       <c r="E55" s="13">
         <v>84998</v>
       </c>
       <c r="F55" s="13">
         <v>6344</v>
       </c>
       <c r="G55" s="13">
         <v>27033416</v>
       </c>
       <c r="H55" s="13">
         <v>20036447</v>
       </c>
       <c r="I55" s="13">
         <v>126834</v>
       </c>
       <c r="J55" s="13">
         <v>227460</v>
       </c>
     </row>
     <row r="56" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A56" s="42"/>
+      <c r="A56" s="43"/>
       <c r="B56" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C56" s="13">
         <v>24343224</v>
       </c>
       <c r="D56" s="13">
         <v>598694</v>
       </c>
       <c r="E56" s="13">
         <v>85036</v>
       </c>
       <c r="F56" s="13">
         <v>6370</v>
       </c>
       <c r="G56" s="13">
         <v>25041805</v>
       </c>
       <c r="H56" s="13">
         <v>18997714</v>
       </c>
       <c r="I56" s="13">
         <v>284159</v>
       </c>
       <c r="J56" s="13">
         <v>184272</v>
       </c>
     </row>
     <row r="57" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A57" s="42"/>
+      <c r="A57" s="43"/>
       <c r="B57" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C57" s="13">
         <v>23828263</v>
       </c>
       <c r="D57" s="13">
         <v>861207</v>
       </c>
       <c r="E57" s="13">
         <v>84951</v>
       </c>
       <c r="F57" s="13">
         <v>6420</v>
       </c>
       <c r="G57" s="13">
         <v>24805728</v>
       </c>
       <c r="H57" s="13">
         <v>18452688</v>
       </c>
       <c r="I57" s="13">
         <v>307184</v>
       </c>
       <c r="J57" s="13">
         <v>190925</v>
       </c>
     </row>
     <row r="58" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A58" s="42"/>
+      <c r="A58" s="43"/>
       <c r="B58" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C58" s="13">
         <v>19282889</v>
       </c>
       <c r="D58" s="13">
         <v>1031605</v>
       </c>
       <c r="E58" s="13">
         <v>85115</v>
       </c>
       <c r="F58" s="13">
         <v>6449</v>
       </c>
       <c r="G58" s="13">
         <v>20315033</v>
       </c>
       <c r="H58" s="13">
         <v>15560012</v>
       </c>
       <c r="I58" s="13">
         <v>163770</v>
       </c>
       <c r="J58" s="13">
         <v>163231</v>
       </c>
     </row>
     <row r="59" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A59" s="42"/>
+      <c r="A59" s="43"/>
       <c r="B59" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C59" s="13">
         <v>19734700</v>
       </c>
       <c r="D59" s="13">
         <v>1155967</v>
       </c>
       <c r="E59" s="13">
         <v>85465</v>
       </c>
       <c r="F59" s="13">
         <v>6467</v>
       </c>
       <c r="G59" s="13">
         <v>20980670</v>
       </c>
       <c r="H59" s="13">
         <v>15381723</v>
       </c>
       <c r="I59" s="13">
         <v>210703</v>
       </c>
       <c r="J59" s="13">
         <v>120700</v>
       </c>
     </row>
     <row r="60" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A60" s="42"/>
+      <c r="A60" s="43"/>
       <c r="B60" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C60" s="13">
         <v>22447280</v>
       </c>
       <c r="D60" s="13">
         <v>1177433</v>
       </c>
       <c r="E60" s="13">
         <v>85616</v>
       </c>
       <c r="F60" s="13">
         <v>6482</v>
       </c>
       <c r="G60" s="13">
         <v>23912132</v>
       </c>
       <c r="H60" s="13">
         <v>18837413</v>
       </c>
       <c r="I60" s="13">
         <v>343661</v>
       </c>
       <c r="J60" s="13">
         <v>56243</v>
       </c>
     </row>
     <row r="61" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A61" s="42"/>
+      <c r="A61" s="43"/>
       <c r="B61" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C61" s="13">
         <v>27462291</v>
       </c>
       <c r="D61" s="13">
         <v>1314446</v>
       </c>
       <c r="E61" s="13">
         <v>86337</v>
       </c>
       <c r="F61" s="13">
         <v>6548</v>
       </c>
       <c r="G61" s="13">
         <v>28809258</v>
       </c>
       <c r="H61" s="13">
         <v>21081586</v>
       </c>
       <c r="I61" s="13">
         <v>172025</v>
       </c>
       <c r="J61" s="13">
         <v>139504</v>
       </c>
     </row>
     <row r="62" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A62" s="42"/>
+      <c r="A62" s="43"/>
       <c r="B62" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C62" s="13">
         <v>27641893</v>
       </c>
       <c r="D62" s="13">
         <v>1290369</v>
       </c>
       <c r="E62" s="13">
         <v>86433</v>
       </c>
       <c r="F62" s="13">
         <v>6589</v>
       </c>
       <c r="G62" s="13">
         <v>28885296</v>
       </c>
       <c r="H62" s="13">
         <v>22259462</v>
       </c>
       <c r="I62" s="13">
         <v>105961</v>
       </c>
       <c r="J62" s="13">
         <v>152927</v>
       </c>
     </row>
     <row r="63" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A63" s="42"/>
+      <c r="A63" s="43"/>
       <c r="B63" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C63" s="13">
         <v>26543019</v>
       </c>
       <c r="D63" s="13">
         <v>1100079</v>
       </c>
       <c r="E63" s="13">
         <v>86571</v>
       </c>
       <c r="F63" s="13">
         <v>6636</v>
       </c>
       <c r="G63" s="13">
         <v>27477315</v>
       </c>
       <c r="H63" s="13">
         <v>22017044</v>
       </c>
       <c r="I63" s="13">
         <v>52796</v>
       </c>
       <c r="J63" s="13">
         <v>218579</v>
       </c>
     </row>
     <row r="64" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A64" s="42"/>
+      <c r="A64" s="43"/>
       <c r="B64" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C64" s="13">
         <v>24502629</v>
       </c>
       <c r="D64" s="13">
         <v>943612</v>
       </c>
       <c r="E64" s="13">
         <v>87235</v>
       </c>
       <c r="F64" s="13">
         <v>6683</v>
       </c>
       <c r="G64" s="13">
         <v>25181924</v>
       </c>
       <c r="H64" s="13">
         <v>20259814</v>
       </c>
       <c r="I64" s="13">
         <v>55688</v>
       </c>
       <c r="J64" s="13">
         <v>320006</v>
       </c>
     </row>
     <row r="65" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A65" s="42"/>
+      <c r="A65" s="43"/>
       <c r="B65" s="16" t="s">
         <v>21</v>
       </c>
       <c r="C65" s="13">
         <v>24959396</v>
       </c>
       <c r="D65" s="13">
         <v>743514</v>
       </c>
       <c r="E65" s="13">
         <v>88075</v>
       </c>
       <c r="F65" s="13">
         <v>6726</v>
       </c>
       <c r="G65" s="13">
         <v>25361431</v>
       </c>
       <c r="H65" s="13">
         <v>19390094</v>
       </c>
       <c r="I65" s="13">
         <v>30528</v>
       </c>
       <c r="J65" s="13">
         <v>372007</v>
       </c>
     </row>
     <row r="66" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A66" s="42"/>
+      <c r="A66" s="43"/>
       <c r="B66" s="16" t="s">
         <v>22</v>
       </c>
       <c r="C66" s="13">
         <v>26795280</v>
       </c>
       <c r="D66" s="13">
         <v>566540</v>
       </c>
       <c r="E66" s="13">
         <v>89067</v>
       </c>
       <c r="F66" s="13">
         <v>6823</v>
       </c>
       <c r="G66" s="13">
         <v>27058662</v>
       </c>
       <c r="H66" s="13">
         <v>21163050</v>
       </c>
       <c r="I66" s="13">
         <v>34979</v>
       </c>
       <c r="J66" s="13">
         <v>338135</v>
       </c>
     </row>
     <row r="67" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A67" s="43">
+      <c r="A67" s="44">
         <v>2021</v>
       </c>
       <c r="B67" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C67" s="13">
         <v>26500154</v>
       </c>
       <c r="D67" s="13">
         <v>518339</v>
       </c>
       <c r="E67" s="13">
         <v>89343</v>
       </c>
       <c r="F67" s="13">
         <v>6927</v>
       </c>
       <c r="G67" s="13">
         <v>26919859</v>
       </c>
       <c r="H67" s="13">
         <v>19969814</v>
       </c>
       <c r="I67" s="13">
         <v>65624</v>
       </c>
       <c r="J67" s="13">
         <v>164259</v>
       </c>
     </row>
     <row r="68" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A68" s="44"/>
+      <c r="A68" s="45"/>
       <c r="B68" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C68" s="13">
         <v>23607942</v>
       </c>
       <c r="D68" s="13">
         <v>817408</v>
       </c>
       <c r="E68" s="13">
         <v>89742.02</v>
       </c>
       <c r="F68" s="13">
         <v>6968</v>
       </c>
       <c r="G68" s="13">
         <v>24284742</v>
       </c>
       <c r="H68" s="13">
         <v>19088175</v>
       </c>
       <c r="I68" s="13">
         <v>83808</v>
       </c>
       <c r="J68" s="13">
         <v>224415</v>
       </c>
     </row>
     <row r="69" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A69" s="44"/>
+      <c r="A69" s="45"/>
       <c r="B69" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C69" s="13">
         <v>27071150</v>
       </c>
       <c r="D69" s="13">
         <v>926172</v>
       </c>
       <c r="E69" s="13">
         <v>90062.42</v>
       </c>
       <c r="F69" s="13">
         <v>7007</v>
       </c>
       <c r="G69" s="13">
         <v>27721146</v>
       </c>
       <c r="H69" s="13">
         <v>20882048</v>
       </c>
       <c r="I69" s="13">
         <v>91311</v>
       </c>
       <c r="J69" s="13">
         <v>367487</v>
       </c>
     </row>
     <row r="70" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A70" s="44"/>
+      <c r="A70" s="45"/>
       <c r="B70" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="21">
         <v>25013328</v>
       </c>
       <c r="D70" s="13">
         <v>1005934</v>
       </c>
       <c r="E70" s="13">
         <v>90300.79</v>
       </c>
       <c r="F70" s="13">
         <v>7076</v>
       </c>
       <c r="G70" s="13">
         <v>25806289</v>
       </c>
       <c r="H70" s="13">
         <v>20457549</v>
       </c>
       <c r="I70" s="13">
         <v>88771</v>
       </c>
       <c r="J70" s="13">
         <v>301744</v>
       </c>
     </row>
     <row r="71" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A71" s="44"/>
+      <c r="A71" s="45"/>
       <c r="B71" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C71" s="21">
         <v>23906215</v>
       </c>
       <c r="D71" s="21">
         <v>1354600</v>
       </c>
       <c r="E71" s="21">
         <v>90577</v>
       </c>
       <c r="F71" s="21">
         <v>7112</v>
       </c>
       <c r="G71" s="21">
         <v>25140397</v>
       </c>
       <c r="H71" s="21">
         <v>19511124</v>
       </c>
       <c r="I71" s="21">
         <v>213510</v>
       </c>
       <c r="J71" s="21">
         <v>333928</v>
       </c>
     </row>
     <row r="72" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A72" s="44"/>
+      <c r="A72" s="45"/>
       <c r="B72" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C72" s="21">
         <v>25635231</v>
       </c>
       <c r="D72" s="21">
         <v>1277886</v>
       </c>
       <c r="E72" s="21">
         <v>90995</v>
       </c>
       <c r="F72" s="21">
         <v>7167</v>
       </c>
       <c r="G72" s="21">
         <v>26811072</v>
       </c>
       <c r="H72" s="21">
         <v>20936645</v>
       </c>
       <c r="I72" s="21">
         <v>222076</v>
       </c>
       <c r="J72" s="21">
         <v>324121</v>
       </c>
     </row>
     <row r="73" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A73" s="44"/>
+      <c r="A73" s="45"/>
       <c r="B73" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C73" s="21">
         <v>29632463</v>
       </c>
       <c r="D73" s="21">
         <v>1405587</v>
       </c>
       <c r="E73" s="21">
         <v>91038</v>
       </c>
       <c r="F73" s="21">
         <v>7226</v>
       </c>
       <c r="G73" s="21">
         <v>30694248</v>
       </c>
       <c r="H73" s="21">
         <v>21998241</v>
       </c>
       <c r="I73" s="21">
         <v>115363</v>
       </c>
       <c r="J73" s="21">
         <v>459165</v>
       </c>
     </row>
     <row r="74" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A74" s="44"/>
+      <c r="A74" s="45"/>
       <c r="B74" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C74" s="21">
         <v>31447077</v>
       </c>
       <c r="D74" s="21">
         <v>1337568</v>
       </c>
       <c r="E74" s="21">
         <v>91206</v>
       </c>
       <c r="F74" s="21">
         <v>7286</v>
       </c>
       <c r="G74" s="21">
         <v>32258537</v>
       </c>
       <c r="H74" s="21">
         <v>24694309</v>
       </c>
       <c r="I74" s="21">
         <v>196977</v>
       </c>
       <c r="J74" s="21">
         <v>440068</v>
       </c>
     </row>
     <row r="75" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A75" s="44"/>
+      <c r="A75" s="45"/>
       <c r="B75" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C75" s="13">
         <v>26725285</v>
       </c>
       <c r="D75" s="13">
         <v>1193621</v>
       </c>
       <c r="E75" s="13">
         <v>91441</v>
       </c>
       <c r="F75" s="13">
         <v>7348</v>
       </c>
       <c r="G75" s="13">
         <v>27419673</v>
       </c>
       <c r="H75" s="13">
         <v>22422293</v>
       </c>
       <c r="I75" s="13">
         <v>223836</v>
       </c>
       <c r="J75" s="13">
         <v>472570</v>
       </c>
     </row>
     <row r="76" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A76" s="44"/>
+      <c r="A76" s="45"/>
       <c r="B76" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C76" s="13">
         <v>25278228</v>
       </c>
       <c r="D76" s="13">
         <v>1091702</v>
       </c>
       <c r="E76" s="13">
         <v>91643</v>
       </c>
       <c r="F76" s="13">
         <v>7407</v>
       </c>
       <c r="G76" s="13">
         <v>26075458</v>
       </c>
       <c r="H76" s="13">
         <v>20569595</v>
       </c>
       <c r="I76" s="13">
         <v>362559</v>
       </c>
       <c r="J76" s="13">
         <v>414004</v>
       </c>
     </row>
     <row r="77" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A77" s="44"/>
+      <c r="A77" s="45"/>
       <c r="B77" s="16" t="s">
         <v>21</v>
       </c>
       <c r="C77" s="13">
         <v>26003060</v>
       </c>
       <c r="D77" s="13">
         <v>729439</v>
       </c>
       <c r="E77" s="13">
         <v>91899</v>
       </c>
       <c r="F77" s="13">
         <v>7475</v>
       </c>
       <c r="G77" s="13">
         <v>26448508</v>
       </c>
       <c r="H77" s="13">
         <v>21216377</v>
       </c>
       <c r="I77" s="13">
         <v>298225</v>
       </c>
       <c r="J77" s="13">
         <v>354693</v>
       </c>
     </row>
     <row r="78" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A78" s="45"/>
+      <c r="A78" s="46"/>
       <c r="B78" s="16" t="s">
         <v>22</v>
       </c>
       <c r="C78" s="13">
         <v>28463184</v>
       </c>
       <c r="D78" s="13">
         <v>550000</v>
       </c>
       <c r="E78" s="13">
         <v>92273</v>
       </c>
       <c r="F78" s="13">
         <v>7547</v>
       </c>
       <c r="G78" s="13">
         <v>28825606</v>
       </c>
       <c r="H78" s="13">
         <v>21739489</v>
       </c>
       <c r="I78" s="13">
         <v>366919</v>
       </c>
       <c r="J78" s="13">
         <v>330634</v>
       </c>
     </row>
     <row r="79" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A79" s="42">
+      <c r="A79" s="43">
         <v>2022</v>
       </c>
       <c r="B79" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C79" s="13">
         <v>28013691</v>
       </c>
       <c r="D79" s="13">
         <v>506208</v>
       </c>
       <c r="E79" s="13">
         <v>92135</v>
       </c>
       <c r="F79" s="13">
         <v>7599</v>
       </c>
       <c r="G79" s="13">
         <v>28556270</v>
       </c>
       <c r="H79" s="13">
         <v>21170551</v>
       </c>
       <c r="I79" s="13">
         <v>471688</v>
       </c>
       <c r="J79" s="13">
         <v>425317</v>
       </c>
     </row>
     <row r="80" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A80" s="42"/>
+      <c r="A80" s="43"/>
       <c r="B80" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C80" s="13">
         <v>24920226</v>
       </c>
       <c r="D80" s="13">
         <v>698932</v>
       </c>
       <c r="E80" s="13">
         <v>92243</v>
       </c>
       <c r="F80" s="13">
         <v>7648</v>
       </c>
       <c r="G80" s="13">
         <v>25655820</v>
       </c>
       <c r="H80" s="13">
         <v>21238733</v>
       </c>
       <c r="I80" s="13">
         <v>419134</v>
       </c>
       <c r="J80" s="13">
         <v>382471</v>
       </c>
     </row>
     <row r="81" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A81" s="42"/>
+      <c r="A81" s="43"/>
       <c r="B81" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C81" s="13">
         <v>27603007</v>
       </c>
       <c r="D81" s="13">
         <v>893552</v>
       </c>
       <c r="E81" s="13">
         <v>92646</v>
       </c>
       <c r="F81" s="13">
         <v>7688</v>
       </c>
       <c r="G81" s="13">
         <v>28257333</v>
       </c>
       <c r="H81" s="13">
         <v>21565551</v>
       </c>
       <c r="I81" s="13">
         <v>298710</v>
       </c>
       <c r="J81" s="13">
         <v>330997</v>
       </c>
     </row>
     <row r="82" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A82" s="42"/>
+      <c r="A82" s="43"/>
       <c r="B82" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C82" s="13">
         <v>24693002</v>
       </c>
       <c r="D82" s="13">
         <v>1200805</v>
       </c>
       <c r="E82" s="13">
         <v>92653</v>
       </c>
       <c r="F82" s="13">
         <v>7688</v>
       </c>
       <c r="G82" s="13">
         <v>25922602</v>
       </c>
       <c r="H82" s="13">
         <v>19854983</v>
       </c>
       <c r="I82" s="13">
         <v>370533</v>
       </c>
       <c r="J82" s="13">
         <v>341739</v>
       </c>
     </row>
     <row r="83" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A83" s="42"/>
+      <c r="A83" s="43"/>
       <c r="B83" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C83" s="13">
         <v>23968719</v>
       </c>
       <c r="D83" s="13">
         <v>1339669</v>
       </c>
       <c r="E83" s="13">
         <v>92789</v>
       </c>
       <c r="F83" s="13">
         <v>7878</v>
       </c>
       <c r="G83" s="13">
         <v>25188514</v>
       </c>
       <c r="H83" s="13">
         <v>19770688</v>
       </c>
       <c r="I83" s="13">
         <v>430699</v>
       </c>
       <c r="J83" s="13">
         <v>364557</v>
       </c>
     </row>
     <row r="84" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A84" s="42"/>
+      <c r="A84" s="43"/>
       <c r="B84" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C84" s="13">
         <v>25783774.550000001</v>
       </c>
       <c r="D84" s="13">
         <v>1455053</v>
       </c>
       <c r="E84" s="13">
         <v>93567.39</v>
       </c>
       <c r="F84" s="13">
         <v>7950.9</v>
       </c>
       <c r="G84" s="13">
         <v>27468535</v>
       </c>
       <c r="H84" s="13">
         <v>21311304</v>
       </c>
       <c r="I84" s="13">
         <v>516136</v>
       </c>
       <c r="J84" s="13">
         <v>286428</v>
       </c>
     </row>
     <row r="85" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A85" s="42"/>
+      <c r="A85" s="43"/>
       <c r="B85" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C85" s="13">
         <v>27177547.989999998</v>
       </c>
       <c r="D85" s="13">
         <v>1716220.82</v>
       </c>
       <c r="E85" s="13">
         <v>93748.86</v>
       </c>
       <c r="F85" s="13">
         <v>8065.65</v>
       </c>
       <c r="G85" s="13">
         <v>29218323</v>
       </c>
       <c r="H85" s="13">
         <v>21753958</v>
       </c>
       <c r="I85" s="13">
         <v>534599</v>
       </c>
       <c r="J85" s="13">
         <v>257063</v>
       </c>
     </row>
     <row r="86" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A86" s="42"/>
+      <c r="A86" s="43"/>
       <c r="B86" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C86" s="13">
         <v>30102009</v>
       </c>
       <c r="D86" s="13">
         <v>1319706</v>
       </c>
       <c r="E86" s="13">
         <v>93894</v>
       </c>
       <c r="F86" s="13">
         <v>8149</v>
       </c>
       <c r="G86" s="13">
         <v>31900234</v>
       </c>
       <c r="H86" s="13">
         <v>24502347</v>
       </c>
       <c r="I86" s="13">
         <v>566071</v>
       </c>
       <c r="J86" s="13">
         <v>239884</v>
       </c>
     </row>
     <row r="87" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A87" s="42"/>
+      <c r="A87" s="43"/>
       <c r="B87" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C87" s="13">
         <v>25823015</v>
       </c>
       <c r="D87" s="13">
         <v>1290589</v>
       </c>
       <c r="E87" s="13">
         <v>94023</v>
       </c>
       <c r="F87" s="13">
         <v>8258</v>
       </c>
       <c r="G87" s="13">
         <v>27608961</v>
       </c>
       <c r="H87" s="13">
         <v>22263932</v>
       </c>
       <c r="I87" s="13">
         <v>640966</v>
       </c>
       <c r="J87" s="13">
         <v>291665</v>
       </c>
     </row>
     <row r="88" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A88" s="42"/>
+      <c r="A88" s="43"/>
       <c r="B88" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C88" s="13">
         <v>23898011</v>
       </c>
       <c r="D88" s="13">
         <v>999691</v>
       </c>
       <c r="E88" s="13">
         <v>94890</v>
       </c>
       <c r="F88" s="13">
         <v>8386</v>
       </c>
       <c r="G88" s="13">
         <v>25460062</v>
       </c>
       <c r="H88" s="13">
         <v>20129357</v>
       </c>
       <c r="I88" s="13">
         <v>700636</v>
       </c>
       <c r="J88" s="13">
         <v>287239</v>
       </c>
     </row>
     <row r="89" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A89" s="42"/>
+      <c r="A89" s="43"/>
       <c r="B89" s="16" t="s">
         <v>21</v>
       </c>
       <c r="C89" s="13">
         <v>23759626</v>
       </c>
       <c r="D89" s="13">
         <v>728444</v>
       </c>
       <c r="E89" s="13">
         <v>94996</v>
       </c>
       <c r="F89" s="13">
         <v>8545</v>
       </c>
       <c r="G89" s="13">
         <v>25118955</v>
       </c>
       <c r="H89" s="13">
         <v>19106551</v>
       </c>
       <c r="I89" s="13">
         <v>741278</v>
       </c>
       <c r="J89" s="13">
         <v>241606</v>
       </c>
     </row>
     <row r="90" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A90" s="42"/>
+      <c r="A90" s="43"/>
       <c r="B90" s="16" t="s">
         <v>22</v>
       </c>
       <c r="C90" s="13">
         <v>25820854</v>
       </c>
       <c r="D90" s="13">
         <v>586004</v>
       </c>
       <c r="E90" s="13">
         <v>95174</v>
       </c>
       <c r="F90" s="13">
         <v>8635</v>
       </c>
       <c r="G90" s="13">
         <v>27005604</v>
       </c>
       <c r="H90" s="13">
         <v>20263527</v>
       </c>
       <c r="I90" s="13">
         <v>723625</v>
       </c>
       <c r="J90" s="13">
         <v>261149</v>
       </c>
     </row>
     <row r="91" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A91" s="42">
+      <c r="A91" s="43">
         <v>2023</v>
       </c>
       <c r="B91" s="29" t="s">
         <v>11</v>
       </c>
       <c r="C91" s="21">
         <v>26176246</v>
       </c>
       <c r="D91" s="13">
         <v>752942</v>
       </c>
       <c r="E91" s="13">
         <v>95222</v>
       </c>
       <c r="F91" s="13">
         <v>8815</v>
       </c>
       <c r="G91" s="13">
         <v>27592210.034649998</v>
       </c>
       <c r="H91" s="13">
         <v>21977638</v>
       </c>
       <c r="I91" s="13">
         <v>903222</v>
       </c>
       <c r="J91" s="13">
         <v>240201</v>
       </c>
     </row>
     <row r="92" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A92" s="42"/>
+      <c r="A92" s="43"/>
       <c r="B92" s="29" t="s">
         <v>12</v>
       </c>
       <c r="C92" s="21">
         <v>23641034</v>
       </c>
       <c r="D92" s="13">
         <v>844783</v>
       </c>
       <c r="E92" s="13">
         <v>95224</v>
       </c>
       <c r="F92" s="13">
         <v>8913</v>
       </c>
       <c r="G92" s="13">
         <v>24832840.021337222</v>
       </c>
       <c r="H92" s="13">
         <v>19576524</v>
       </c>
       <c r="I92" s="13">
         <v>569089</v>
       </c>
       <c r="J92" s="13">
         <v>222066</v>
       </c>
     </row>
     <row r="93" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A93" s="42"/>
+      <c r="A93" s="43"/>
       <c r="B93" s="29" t="s">
         <v>13</v>
       </c>
       <c r="C93" s="21">
         <v>25321499</v>
       </c>
       <c r="D93" s="13">
         <v>984765</v>
       </c>
       <c r="E93" s="13">
         <v>95308</v>
       </c>
       <c r="F93" s="13">
         <v>9040</v>
       </c>
       <c r="G93" s="13">
         <v>26702100.863781832</v>
       </c>
       <c r="H93" s="13">
         <v>20800205</v>
       </c>
       <c r="I93" s="13">
         <v>559882</v>
       </c>
       <c r="J93" s="13">
         <v>164046</v>
       </c>
     </row>
     <row r="94" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A94" s="42"/>
+      <c r="A94" s="43"/>
       <c r="B94" s="29" t="s">
         <v>14</v>
       </c>
       <c r="C94" s="21">
         <v>22541787</v>
       </c>
       <c r="D94" s="21">
         <v>1270638</v>
       </c>
       <c r="E94" s="21">
         <v>95344</v>
       </c>
       <c r="F94" s="21">
         <v>9152</v>
       </c>
       <c r="G94" s="21">
         <v>24014873</v>
       </c>
       <c r="H94" s="21">
         <v>19112958</v>
       </c>
       <c r="I94" s="21">
         <v>374925</v>
       </c>
       <c r="J94" s="21">
         <v>172477</v>
       </c>
     </row>
     <row r="95" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A95" s="42"/>
+      <c r="A95" s="43"/>
       <c r="B95" s="29" t="s">
         <v>15</v>
       </c>
       <c r="C95" s="21">
         <v>24636834</v>
       </c>
       <c r="D95" s="21">
         <v>1325181</v>
       </c>
       <c r="E95" s="21">
         <v>95381</v>
       </c>
       <c r="F95" s="21">
         <v>9291</v>
       </c>
       <c r="G95" s="21" t="s">
         <v>29</v>
       </c>
       <c r="H95" s="21">
         <v>20689918</v>
       </c>
       <c r="I95" s="21">
         <v>365056</v>
       </c>
       <c r="J95" s="21">
         <v>120444</v>
       </c>
     </row>
     <row r="96" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A96" s="42"/>
+      <c r="A96" s="43"/>
       <c r="B96" s="29" t="s">
         <v>16</v>
       </c>
       <c r="C96" s="21">
         <v>23440077</v>
       </c>
       <c r="D96" s="21">
         <v>1587611</v>
       </c>
       <c r="E96" s="21">
         <v>95484</v>
       </c>
       <c r="F96" s="21">
         <v>9420</v>
       </c>
       <c r="G96" s="28" t="s">
         <v>30</v>
       </c>
       <c r="H96" s="21">
         <v>20669902</v>
       </c>
       <c r="I96" s="21">
         <v>332380</v>
       </c>
       <c r="J96" s="21">
         <v>149173</v>
       </c>
     </row>
     <row r="97" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A97" s="42"/>
+      <c r="A97" s="43"/>
       <c r="B97" s="29" t="s">
         <v>17</v>
       </c>
       <c r="C97" s="21">
         <v>29622716</v>
       </c>
       <c r="D97" s="21">
         <v>1827537</v>
       </c>
       <c r="E97" s="21">
         <v>95501</v>
       </c>
       <c r="F97" s="21">
         <v>9634</v>
       </c>
       <c r="G97" s="21">
         <v>31722717</v>
       </c>
       <c r="H97" s="21">
         <v>25129964</v>
       </c>
       <c r="I97" s="21">
         <v>461340</v>
       </c>
       <c r="J97" s="21">
         <v>188876</v>
       </c>
     </row>
     <row r="98" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A98" s="46"/>
+      <c r="A98" s="47"/>
       <c r="B98" s="29" t="s">
         <v>18</v>
       </c>
       <c r="C98" s="21">
         <v>31360161</v>
       </c>
       <c r="D98" s="21">
         <v>1723667</v>
       </c>
       <c r="E98" s="21">
         <v>95579</v>
       </c>
       <c r="F98" s="21">
         <v>9838</v>
       </c>
       <c r="G98" s="21">
         <v>33412122</v>
       </c>
       <c r="H98" s="21">
         <v>26500092</v>
       </c>
       <c r="I98" s="21">
         <v>494959</v>
       </c>
       <c r="J98" s="21">
         <v>166665</v>
       </c>
     </row>
     <row r="99" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A99" s="46"/>
+      <c r="A99" s="47"/>
       <c r="B99" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C99" s="13">
         <v>26759630</v>
       </c>
       <c r="D99" s="13">
         <v>1527429</v>
       </c>
       <c r="E99" s="13">
         <v>95623</v>
       </c>
       <c r="F99" s="13">
         <v>10045</v>
       </c>
       <c r="G99" s="13">
         <v>28584639</v>
       </c>
       <c r="H99" s="13">
         <v>24677037</v>
       </c>
       <c r="I99" s="13">
         <v>462118</v>
       </c>
       <c r="J99" s="13">
         <v>164538</v>
       </c>
     </row>
     <row r="100" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A100" s="46"/>
+      <c r="A100" s="47"/>
       <c r="B100" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C100" s="13">
         <v>24557860</v>
       </c>
       <c r="D100" s="13">
         <v>1262836</v>
       </c>
       <c r="E100" s="13">
         <v>95745</v>
       </c>
       <c r="F100" s="13">
         <v>10220</v>
       </c>
       <c r="G100" s="13">
         <v>26217250</v>
       </c>
       <c r="H100" s="13">
         <v>21846003</v>
       </c>
       <c r="I100" s="13">
         <v>553809.31000000006</v>
       </c>
       <c r="J100" s="13">
         <v>157255.35</v>
       </c>
     </row>
     <row r="101" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A101" s="46"/>
+      <c r="A101" s="47"/>
       <c r="B101" s="16" t="s">
         <v>21</v>
       </c>
       <c r="C101" s="13">
         <v>24845998</v>
       </c>
       <c r="D101" s="13">
         <v>808625</v>
       </c>
       <c r="E101" s="13">
         <v>95821</v>
       </c>
       <c r="F101" s="13">
         <v>10331</v>
       </c>
       <c r="G101" s="13">
         <v>25928255</v>
       </c>
       <c r="H101" s="13">
         <v>20887254</v>
       </c>
       <c r="I101" s="13">
         <v>435644</v>
       </c>
       <c r="J101" s="13">
         <v>162012</v>
       </c>
     </row>
     <row r="102" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A102" s="46"/>
+      <c r="A102" s="47"/>
       <c r="B102" s="16" t="s">
         <v>22</v>
       </c>
       <c r="C102" s="13">
         <v>26900588</v>
       </c>
       <c r="D102" s="13">
         <v>747417</v>
       </c>
       <c r="E102" s="13">
         <v>96308</v>
       </c>
       <c r="F102" s="13">
         <v>10359</v>
       </c>
       <c r="G102" s="13">
         <v>28049512</v>
       </c>
       <c r="H102" s="13">
         <v>21977021</v>
       </c>
       <c r="I102" s="13">
         <v>579964</v>
       </c>
       <c r="J102" s="13">
         <v>178457</v>
       </c>
     </row>
-    <row r="103" spans="1:10" s="26" customFormat="1" ht="15.8" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A103" s="42">
+    <row r="103" spans="1:10" s="26" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A103" s="43">
         <v>2024</v>
       </c>
       <c r="B103" s="29" t="s">
         <v>11</v>
       </c>
       <c r="C103" s="13">
         <v>28549039</v>
       </c>
       <c r="D103" s="13">
         <v>671534</v>
       </c>
       <c r="E103" s="13">
         <v>96405</v>
       </c>
       <c r="F103" s="13">
         <v>10865</v>
       </c>
       <c r="G103" s="13">
         <v>29152424</v>
       </c>
       <c r="H103" s="13">
         <v>23474269.699810028</v>
       </c>
       <c r="I103" s="13">
         <v>133275</v>
       </c>
       <c r="J103" s="13">
         <v>201424</v>
       </c>
     </row>
     <row r="104" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A104" s="42"/>
+      <c r="A104" s="43"/>
       <c r="B104" s="29" t="s">
         <v>12</v>
       </c>
       <c r="C104" s="13">
         <v>25615763</v>
       </c>
       <c r="D104" s="13">
         <v>1109149</v>
       </c>
       <c r="E104" s="13">
         <v>96122</v>
       </c>
       <c r="F104" s="13">
         <v>11472</v>
       </c>
       <c r="G104" s="13">
         <v>26696478</v>
       </c>
       <c r="H104" s="13">
         <v>22287312.194479991</v>
       </c>
       <c r="I104" s="13">
         <v>142965</v>
       </c>
       <c r="J104" s="13">
         <v>171399</v>
       </c>
     </row>
     <row r="105" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A105" s="42"/>
+      <c r="A105" s="43"/>
       <c r="B105" s="29" t="s">
         <v>13</v>
       </c>
       <c r="C105" s="13">
         <v>26179094</v>
       </c>
       <c r="D105" s="13">
         <v>1499796</v>
       </c>
       <c r="E105" s="13">
         <v>96233</v>
       </c>
       <c r="F105" s="13">
         <v>11726</v>
       </c>
       <c r="G105" s="13">
         <v>27777194</v>
       </c>
       <c r="H105" s="13">
         <v>22100876.272050023</v>
       </c>
       <c r="I105" s="13">
         <v>233960</v>
       </c>
       <c r="J105" s="13">
         <v>135656</v>
       </c>
     </row>
     <row r="106" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A106" s="42"/>
+      <c r="A106" s="43"/>
       <c r="B106" s="29" t="s">
         <v>14</v>
       </c>
       <c r="C106" s="13">
         <v>22237254</v>
       </c>
       <c r="D106" s="13">
         <v>1965558</v>
       </c>
       <c r="E106" s="13">
         <v>96163</v>
       </c>
       <c r="F106" s="13">
         <v>13708</v>
       </c>
       <c r="G106" s="13">
         <v>24269265</v>
       </c>
       <c r="H106" s="13">
         <v>20006070.123629969</v>
       </c>
       <c r="I106" s="13">
         <v>195928</v>
       </c>
       <c r="J106" s="13">
         <v>129475</v>
       </c>
     </row>
     <row r="107" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A107" s="42"/>
+      <c r="A107" s="43"/>
       <c r="B107" s="29" t="s">
         <v>15</v>
       </c>
       <c r="C107" s="13">
         <v>24996364</v>
       </c>
       <c r="D107" s="13">
         <v>1960104</v>
       </c>
       <c r="E107" s="13">
         <v>96266</v>
       </c>
       <c r="F107" s="13">
         <v>14075</v>
       </c>
       <c r="G107" s="13">
         <v>27151067</v>
       </c>
       <c r="H107" s="13">
         <v>21936089.608510006</v>
       </c>
       <c r="I107" s="13">
         <v>365006</v>
       </c>
       <c r="J107" s="13">
         <v>170407</v>
       </c>
     </row>
     <row r="108" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A108" s="42"/>
+      <c r="A108" s="43"/>
       <c r="B108" s="29" t="s">
         <v>16</v>
       </c>
       <c r="C108" s="13">
         <v>26023314</v>
       </c>
       <c r="D108" s="13">
         <v>2449702</v>
       </c>
       <c r="E108" s="13">
         <v>96323</v>
       </c>
       <c r="F108" s="13">
         <v>14195</v>
       </c>
       <c r="G108" s="13">
         <v>28696184</v>
       </c>
       <c r="H108" s="13">
         <v>22068936.473529991</v>
       </c>
       <c r="I108" s="13">
         <v>426621</v>
       </c>
       <c r="J108" s="13">
         <v>203453</v>
       </c>
     </row>
     <row r="109" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A109" s="42"/>
+      <c r="A109" s="43"/>
       <c r="B109" s="29" t="s">
         <v>17</v>
       </c>
       <c r="C109" s="13">
         <v>32059019</v>
       </c>
       <c r="D109" s="13">
         <v>2408547</v>
       </c>
       <c r="E109" s="13">
         <v>96360</v>
       </c>
       <c r="F109" s="13">
         <v>16639</v>
       </c>
       <c r="G109" s="13">
         <v>34413577</v>
       </c>
       <c r="H109" s="13">
         <v>27187122.756430026</v>
       </c>
       <c r="I109" s="13">
         <v>223495</v>
       </c>
       <c r="J109" s="13">
         <v>277484</v>
       </c>
     </row>
     <row r="110" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A110" s="42"/>
+      <c r="A110" s="43"/>
       <c r="B110" s="29" t="s">
         <v>18</v>
       </c>
       <c r="C110" s="13">
         <v>31215885</v>
       </c>
       <c r="D110" s="13">
         <v>2380825</v>
       </c>
       <c r="E110" s="13">
         <v>96478</v>
       </c>
       <c r="F110" s="13">
         <v>17454</v>
       </c>
       <c r="G110" s="13">
         <v>33596497</v>
       </c>
       <c r="H110" s="13">
         <v>27588710</v>
       </c>
       <c r="I110" s="13">
         <v>429795</v>
       </c>
       <c r="J110" s="13">
         <v>430008</v>
       </c>
     </row>
     <row r="111" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A111" s="42"/>
+      <c r="A111" s="43"/>
       <c r="B111" s="29" t="s">
         <v>19</v>
       </c>
       <c r="C111" s="13">
         <v>26553770</v>
       </c>
       <c r="D111" s="13">
         <v>2032240</v>
       </c>
       <c r="E111" s="13">
         <v>96548</v>
       </c>
       <c r="F111" s="13">
         <v>17667</v>
       </c>
       <c r="G111" s="13">
         <v>28563861</v>
       </c>
       <c r="H111" s="13">
         <v>24564104</v>
       </c>
       <c r="I111" s="13">
         <v>423108</v>
       </c>
       <c r="J111" s="13">
         <v>445257</v>
       </c>
     </row>
     <row r="112" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A112" s="42"/>
+      <c r="A112" s="43"/>
       <c r="B112" s="29" t="s">
         <v>20</v>
       </c>
       <c r="C112" s="13">
         <v>25841786</v>
       </c>
       <c r="D112" s="13">
         <v>1910550</v>
       </c>
       <c r="E112" s="13">
         <v>96722</v>
       </c>
       <c r="F112" s="13">
         <v>17877</v>
       </c>
       <c r="G112" s="13">
         <v>27343915</v>
       </c>
       <c r="H112" s="13">
         <v>22110253</v>
       </c>
       <c r="I112" s="13">
         <v>60490</v>
       </c>
       <c r="J112" s="13">
         <v>468911</v>
       </c>
     </row>
     <row r="113" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A113" s="42"/>
+      <c r="A113" s="43"/>
       <c r="B113" s="32" t="s">
         <v>21</v>
       </c>
       <c r="C113" s="13">
         <v>27301869</v>
       </c>
       <c r="D113" s="13">
         <v>1172267</v>
       </c>
       <c r="E113" s="13">
         <v>96940</v>
       </c>
       <c r="F113" s="13">
         <v>18204</v>
       </c>
       <c r="G113" s="13">
         <v>27987070</v>
       </c>
       <c r="H113" s="13">
         <v>22336092</v>
       </c>
       <c r="I113" s="13">
         <v>18574</v>
       </c>
       <c r="J113" s="13">
         <v>505640</v>
       </c>
     </row>
     <row r="114" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A114" s="42"/>
+      <c r="A114" s="43"/>
       <c r="B114" s="16" t="s">
         <v>22</v>
       </c>
       <c r="C114" s="13">
         <v>29956542</v>
       </c>
       <c r="D114" s="13">
         <v>827022</v>
       </c>
       <c r="E114" s="13">
         <v>97420</v>
       </c>
       <c r="F114" s="13">
         <v>18555</v>
       </c>
       <c r="G114" s="13">
         <v>30284159</v>
       </c>
       <c r="H114" s="13">
         <v>23377029</v>
       </c>
       <c r="I114" s="13">
         <v>22722</v>
       </c>
       <c r="J114" s="13">
         <v>522127</v>
       </c>
     </row>
     <row r="115" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A115" s="47">
+      <c r="A115" s="48">
         <v>2025</v>
       </c>
       <c r="B115" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C115" s="21">
         <v>29449260</v>
       </c>
       <c r="D115" s="13">
         <v>1289799</v>
       </c>
       <c r="E115" s="13">
         <v>97506</v>
       </c>
       <c r="F115" s="13">
         <v>19011</v>
       </c>
       <c r="G115" s="13">
         <v>30318335</v>
       </c>
       <c r="H115" s="13">
         <v>24744757.77586</v>
       </c>
       <c r="I115" s="13">
         <v>22418</v>
       </c>
       <c r="J115" s="13">
         <v>443142</v>
       </c>
     </row>
     <row r="116" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A116" s="48"/>
+      <c r="A116" s="49"/>
       <c r="B116" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C116" s="35">
         <v>27326453</v>
       </c>
       <c r="D116" s="33">
         <v>1376984</v>
       </c>
       <c r="E116" s="33">
         <v>97633</v>
       </c>
       <c r="F116" s="33">
         <v>19489</v>
       </c>
       <c r="G116" s="33">
         <v>28299542</v>
       </c>
       <c r="H116" s="33">
         <v>23191812.622463997</v>
       </c>
       <c r="I116" s="33">
         <v>13211</v>
       </c>
       <c r="J116" s="33">
         <v>417106</v>
       </c>
     </row>
     <row r="117" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A117" s="48"/>
+      <c r="A117" s="49"/>
       <c r="B117" s="16" t="s">
         <v>13</v>
       </c>
       <c r="C117" s="21">
         <v>26210182.579999998</v>
       </c>
       <c r="D117" s="13">
         <v>2195796.92</v>
       </c>
       <c r="E117" s="13">
         <v>97750.34</v>
       </c>
       <c r="F117" s="13">
         <v>20434.96</v>
       </c>
       <c r="G117" s="13">
         <v>28081217</v>
       </c>
       <c r="H117" s="13">
         <v>22419127.200300001</v>
       </c>
       <c r="I117" s="13">
         <v>79489.73</v>
       </c>
       <c r="J117" s="13">
         <v>404253.35</v>
       </c>
     </row>
     <row r="118" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A118" s="48"/>
+      <c r="A118" s="49"/>
       <c r="B118" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C118" s="21">
         <v>24723282</v>
       </c>
       <c r="D118" s="21">
         <v>2413936</v>
       </c>
       <c r="E118" s="21">
         <v>97914</v>
       </c>
       <c r="F118" s="21">
         <v>20754</v>
       </c>
       <c r="G118" s="21">
         <v>27121206</v>
       </c>
       <c r="H118" s="21">
         <v>21827812.423840005</v>
       </c>
       <c r="I118" s="21">
         <v>248162</v>
       </c>
       <c r="J118" s="21">
         <v>264174</v>
       </c>
     </row>
     <row r="119" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A119" s="48"/>
+      <c r="A119" s="49"/>
       <c r="B119" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C119" s="21">
         <v>25177330</v>
       </c>
       <c r="D119" s="21">
         <v>3010677</v>
       </c>
       <c r="E119" s="21">
         <v>98188</v>
       </c>
       <c r="F119" s="21">
         <v>21083</v>
       </c>
       <c r="G119" s="21">
         <v>28297786</v>
       </c>
       <c r="H119" s="21">
         <v>22672317.540969998</v>
       </c>
       <c r="I119" s="21">
         <v>318464</v>
       </c>
       <c r="J119" s="21">
         <v>208685</v>
       </c>
     </row>
     <row r="120" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A120" s="48"/>
+      <c r="A120" s="49"/>
       <c r="B120" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C120" s="21">
         <v>24655321</v>
       </c>
       <c r="D120" s="13">
         <v>3519406</v>
       </c>
       <c r="E120" s="13">
         <v>98301</v>
       </c>
       <c r="F120" s="13">
         <v>21330</v>
       </c>
       <c r="G120" s="13">
         <v>28250296</v>
       </c>
       <c r="H120" s="13">
         <v>22510066.940710008</v>
       </c>
       <c r="I120" s="13">
         <v>399150</v>
       </c>
       <c r="J120" s="13">
         <v>323581</v>
       </c>
     </row>
     <row r="121" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A121" s="48"/>
+      <c r="A121" s="49"/>
       <c r="B121" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C121" s="21">
         <v>33001266</v>
       </c>
       <c r="D121" s="13">
         <v>3546215</v>
       </c>
       <c r="E121" s="13">
         <v>98372</v>
       </c>
       <c r="F121" s="13">
         <v>21789</v>
       </c>
       <c r="G121" s="13">
         <v>36286187</v>
       </c>
       <c r="H121" s="13">
         <v>27235688.567069996</v>
       </c>
       <c r="I121" s="13">
         <v>191498</v>
       </c>
       <c r="J121" s="13">
         <v>452792</v>
       </c>
     </row>
     <row r="122" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A122" s="48"/>
+      <c r="A122" s="49"/>
       <c r="B122" s="16" t="s">
         <v>18</v>
       </c>
       <c r="C122" s="35">
         <v>32307591</v>
       </c>
       <c r="D122" s="33">
         <v>3335868</v>
       </c>
       <c r="E122" s="33">
         <v>98614</v>
       </c>
       <c r="F122" s="33">
         <v>22170</v>
       </c>
       <c r="G122" s="33">
         <v>35243357</v>
       </c>
       <c r="H122" s="33">
         <v>28662408.172474004</v>
       </c>
       <c r="I122" s="33">
         <v>146199</v>
       </c>
       <c r="J122" s="33">
         <v>546301</v>
       </c>
     </row>
     <row r="123" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A123" s="48"/>
+      <c r="A123" s="49"/>
       <c r="B123" s="36" t="s">
         <v>19</v>
       </c>
       <c r="C123" s="13">
         <v>27155789</v>
       </c>
       <c r="D123" s="13">
         <v>2860261</v>
       </c>
       <c r="E123" s="13">
         <v>98925</v>
       </c>
       <c r="F123" s="13">
         <v>22493</v>
       </c>
       <c r="G123" s="13">
         <v>30091900</v>
       </c>
       <c r="H123" s="13">
         <v>25576488.022932008</v>
       </c>
       <c r="I123" s="13">
         <v>285657</v>
       </c>
       <c r="J123" s="13">
         <v>209807</v>
       </c>
     </row>
     <row r="124" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A124" s="48"/>
+      <c r="A124" s="49"/>
       <c r="B124" s="16" t="s">
         <v>20</v>
       </c>
       <c r="C124" s="13">
         <v>25491942</v>
       </c>
       <c r="D124" s="13">
         <v>2344470</v>
       </c>
       <c r="E124" s="13">
         <v>98706</v>
       </c>
       <c r="F124" s="13">
         <v>22706</v>
       </c>
       <c r="G124" s="13">
         <v>27830702</v>
       </c>
       <c r="H124" s="13">
         <v>22952987.88205801</v>
       </c>
       <c r="I124" s="13">
         <v>223492</v>
       </c>
       <c r="J124" s="13">
         <v>229202</v>
       </c>
     </row>
     <row r="125" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A125" s="48"/>
+      <c r="A125" s="49"/>
       <c r="B125" s="16" t="s">
         <v>21</v>
       </c>
       <c r="C125" s="13">
         <v>26087562</v>
       </c>
       <c r="D125" s="13">
         <v>1727567</v>
       </c>
       <c r="E125" s="13">
         <v>98918</v>
       </c>
       <c r="F125" s="13">
         <v>22864</v>
       </c>
       <c r="G125" s="13">
         <v>27629019</v>
       </c>
       <c r="H125" s="13">
         <v>22505095.596886992</v>
       </c>
       <c r="I125" s="13">
         <v>66562</v>
       </c>
       <c r="J125" s="13">
         <v>252672</v>
       </c>
     </row>
     <row r="126" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A126" s="48"/>
+      <c r="A126" s="49"/>
       <c r="B126" s="36" t="s">
         <v>22</v>
       </c>
       <c r="C126" s="13">
         <v>30237672</v>
       </c>
       <c r="D126" s="13">
         <v>1256043</v>
       </c>
       <c r="E126" s="13">
         <v>99219</v>
       </c>
       <c r="F126" s="13">
         <v>23300</v>
       </c>
       <c r="G126" s="13">
         <v>31187889</v>
       </c>
       <c r="H126" s="13">
         <v>24179340.85991599</v>
       </c>
       <c r="I126" s="13">
         <v>17494</v>
       </c>
       <c r="J126" s="13">
         <v>323320</v>
       </c>
     </row>
     <row r="127" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A127" s="47">
+      <c r="A127" s="48">
         <v>2026</v>
       </c>
       <c r="B127" s="16" t="s">
         <v>11</v>
       </c>
       <c r="C127" s="21">
         <v>31259275</v>
       </c>
       <c r="D127" s="13">
         <v>1140576</v>
       </c>
       <c r="E127" s="13">
         <v>99255</v>
       </c>
       <c r="F127" s="13">
         <v>24029</v>
       </c>
       <c r="G127" s="13">
         <v>32020461</v>
       </c>
       <c r="H127" s="13">
         <v>26148334</v>
       </c>
       <c r="I127" s="13">
         <v>63104</v>
       </c>
       <c r="J127" s="13">
         <v>442494</v>
       </c>
     </row>
     <row r="128" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A128" s="48"/>
+      <c r="A128" s="49"/>
       <c r="B128" s="16" t="s">
         <v>12</v>
       </c>
       <c r="C128" s="21">
         <v>26480920</v>
       </c>
       <c r="D128" s="13">
         <v>1529158</v>
       </c>
       <c r="E128" s="13">
         <v>100091</v>
       </c>
       <c r="F128" s="13">
         <v>24230</v>
       </c>
       <c r="G128" s="13">
         <v>27832646</v>
       </c>
       <c r="H128" s="13">
         <v>23341028</v>
       </c>
       <c r="I128" s="13">
         <v>112268</v>
       </c>
       <c r="J128" s="13">
         <v>289700</v>
       </c>
     </row>
     <row r="129" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A129" s="48"/>
+      <c r="A129" s="49"/>
       <c r="B129" s="36" t="s">
         <v>13</v>
       </c>
       <c r="C129" s="13">
         <v>27206787</v>
       </c>
       <c r="D129" s="13">
         <v>2430037</v>
       </c>
       <c r="E129" s="13">
         <v>100498</v>
       </c>
       <c r="F129" s="13">
         <v>24580</v>
       </c>
       <c r="G129" s="13">
         <v>29399449</v>
       </c>
       <c r="H129" s="13">
         <v>23284375</v>
       </c>
       <c r="I129" s="13">
         <v>109935</v>
       </c>
       <c r="J129" s="13">
         <v>347310</v>
       </c>
     </row>
     <row r="130" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A130" s="48"/>
+      <c r="A130" s="49"/>
       <c r="B130" s="16" t="s">
         <v>14</v>
       </c>
       <c r="C130" s="13">
         <v>25016411</v>
       </c>
       <c r="D130" s="13">
         <v>2780986</v>
       </c>
       <c r="E130" s="13">
         <v>100545</v>
       </c>
       <c r="F130" s="13">
         <v>24865</v>
       </c>
       <c r="G130" s="13">
         <v>27601652</v>
       </c>
       <c r="H130" s="13">
         <v>23189725</v>
       </c>
       <c r="I130" s="13">
         <v>61053</v>
       </c>
       <c r="J130" s="13">
         <v>256798</v>
       </c>
     </row>
     <row r="131" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A131" s="48"/>
+      <c r="A131" s="49"/>
       <c r="B131" s="16" t="s">
         <v>15</v>
       </c>
       <c r="C131" s="13">
         <v>23939965</v>
       </c>
       <c r="D131" s="13">
         <v>2632924</v>
       </c>
       <c r="E131" s="13">
         <v>100647</v>
       </c>
       <c r="F131" s="13">
         <v>25035</v>
       </c>
       <c r="G131" s="13">
         <v>26361079</v>
       </c>
       <c r="H131" s="13">
         <v>20909586</v>
       </c>
       <c r="I131" s="13">
         <v>141901</v>
       </c>
       <c r="J131" s="13">
         <v>353711</v>
       </c>
     </row>
     <row r="132" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A132" s="48"/>
+      <c r="A132" s="49"/>
       <c r="B132" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C132" s="13">
         <v>26260670</v>
       </c>
       <c r="D132" s="13">
         <v>3714729</v>
       </c>
       <c r="E132" s="13">
         <v>100874</v>
       </c>
       <c r="F132" s="13">
         <v>25239</v>
       </c>
       <c r="G132" s="13">
         <v>29751317</v>
       </c>
       <c r="H132" s="13">
         <v>24107049</v>
       </c>
       <c r="I132" s="13">
         <v>104687</v>
       </c>
       <c r="J132" s="13">
         <v>328769</v>
       </c>
     </row>
+    <row r="133" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A133" s="49"/>
+      <c r="B133" s="16" t="s">
+        <v>17</v>
+      </c>
+      <c r="C133" s="13">
+        <v>30230682</v>
+      </c>
+      <c r="D133" s="13">
+        <v>3844390</v>
+      </c>
+      <c r="E133" s="13">
+        <v>101029</v>
+      </c>
+      <c r="F133" s="13">
+        <v>25446</v>
+      </c>
+      <c r="G133" s="13">
+        <v>33983712</v>
+      </c>
+      <c r="H133" s="13">
+        <v>27604751</v>
+      </c>
+      <c r="I133" s="13">
+        <v>175853</v>
+      </c>
+      <c r="J133" s="13">
+        <v>267213</v>
+      </c>
+    </row>
     <row r="134" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A134" s="39" t="s">
+      <c r="A134" s="39"/>
+      <c r="B134" s="16" t="s">
+        <v>18</v>
+      </c>
+      <c r="C134" s="13">
+        <v>32571188</v>
+      </c>
+      <c r="D134" s="13">
+        <v>3839196</v>
+      </c>
+      <c r="E134" s="13">
+        <v>101254</v>
+      </c>
+      <c r="F134" s="13">
+        <v>25690</v>
+      </c>
+      <c r="G134" s="13">
+        <v>35747411</v>
+      </c>
+      <c r="H134" s="13">
+        <v>28794444</v>
+      </c>
+      <c r="I134" s="13">
+        <v>57601</v>
+      </c>
+      <c r="J134" s="13">
+        <v>720574</v>
+      </c>
+    </row>
+    <row r="135" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A135" s="40" t="s">
         <v>34</v>
       </c>
-      <c r="B134" s="40"/>
-[...17 lines deleted...]
-      <c r="I135" s="40"/>
+      <c r="B135" s="41"/>
+      <c r="C135" s="41"/>
+      <c r="D135" s="41"/>
+      <c r="E135" s="41"/>
+      <c r="F135" s="41"/>
+      <c r="G135" s="41"/>
+      <c r="H135" s="41"/>
+      <c r="I135" s="41"/>
     </row>
     <row r="136" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="A136" s="40"/>
-[...19 lines deleted...]
-      <c r="J139" s="30"/>
+      <c r="A136" s="41"/>
+      <c r="B136" s="41"/>
+      <c r="C136" s="41"/>
+      <c r="D136" s="41"/>
+      <c r="E136" s="41"/>
+      <c r="F136" s="41"/>
+      <c r="G136" s="41"/>
+      <c r="H136" s="41"/>
+      <c r="I136" s="41"/>
+    </row>
+    <row r="137" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A137" s="41"/>
+      <c r="B137" s="41"/>
+      <c r="C137" s="41"/>
+      <c r="D137" s="41"/>
+      <c r="E137" s="41"/>
+      <c r="F137" s="41"/>
+      <c r="G137" s="41"/>
+      <c r="H137" s="41"/>
+      <c r="I137" s="41"/>
     </row>
     <row r="140" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A140" s="31" t="s">
-        <v>37</v>
-      </c>
+        <v>36</v>
+      </c>
+      <c r="D140" s="30"/>
+      <c r="E140" s="30"/>
+      <c r="F140" s="30"/>
+      <c r="G140" s="30"/>
+      <c r="H140" s="30"/>
+      <c r="I140" s="30"/>
+      <c r="J140" s="30"/>
     </row>
     <row r="141" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A141" s="31" t="s">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="142" spans="1:10" x14ac:dyDescent="0.3">
+      <c r="A142" s="31" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="14">
-    <mergeCell ref="A134:I136"/>
+    <mergeCell ref="A135:I137"/>
     <mergeCell ref="B2:J2"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="A7:A18"/>
     <mergeCell ref="A19:A30"/>
     <mergeCell ref="A31:A42"/>
     <mergeCell ref="A43:A54"/>
     <mergeCell ref="A55:A66"/>
     <mergeCell ref="A67:A78"/>
     <mergeCell ref="A79:A90"/>
     <mergeCell ref="A91:A102"/>
     <mergeCell ref="A103:A114"/>
     <mergeCell ref="A115:A126"/>
-    <mergeCell ref="A127:A132"/>
+    <mergeCell ref="A127:A133"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:J24"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="B18" sqref="B18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.3" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
-    <col min="1" max="1" width="11.796875" style="9" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="11.77734375" style="9" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="15" customWidth="1"/>
-    <col min="3" max="3" width="15.3984375" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="13.796875" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="15.44140625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="13.77734375" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="15" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="19.19921875" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="8" max="8" width="14.796875" customWidth="1"/>
+    <col min="6" max="6" width="19.21875" customWidth="1"/>
+    <col min="7" max="7" width="15.6640625" customWidth="1"/>
+    <col min="8" max="8" width="14.77734375" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="C1" s="2"/>
       <c r="D1" s="2"/>
       <c r="E1" s="2"/>
       <c r="F1" s="2"/>
       <c r="G1" s="3"/>
       <c r="H1" s="2"/>
       <c r="I1" s="2"/>
     </row>
     <row r="2" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A2" s="41" t="s">
+      <c r="A2" s="42" t="s">
         <v>33</v>
       </c>
-      <c r="B2" s="41"/>
-[...5 lines deleted...]
-      <c r="H2" s="41"/>
+      <c r="B2" s="42"/>
+      <c r="C2" s="42"/>
+      <c r="D2" s="42"/>
+      <c r="E2" s="42"/>
+      <c r="F2" s="42"/>
+      <c r="G2" s="42"/>
+      <c r="H2" s="42"/>
       <c r="I2" s="4"/>
     </row>
     <row r="3" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="A3" s="23"/>
       <c r="B3" s="23"/>
       <c r="C3" s="23"/>
       <c r="D3" s="23"/>
       <c r="E3" s="23"/>
       <c r="F3" s="23"/>
       <c r="G3" s="23"/>
       <c r="H3" s="23"/>
       <c r="I3" s="4"/>
     </row>
     <row r="4" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
-      <c r="A4" s="41" t="s">
+      <c r="A4" s="42" t="s">
         <v>0</v>
       </c>
-      <c r="B4" s="41"/>
+      <c r="B4" s="42"/>
       <c r="C4" s="14">
         <v>46199</v>
       </c>
       <c r="D4" s="5"/>
       <c r="E4" s="5"/>
       <c r="F4" s="5"/>
       <c r="G4" s="3"/>
       <c r="H4" s="2"/>
       <c r="I4" s="2"/>
     </row>
     <row r="5" spans="1:10" s="1" customFormat="1" x14ac:dyDescent="0.3">
       <c r="C5" s="2"/>
       <c r="D5" s="2"/>
       <c r="E5" s="2"/>
       <c r="F5" s="2"/>
       <c r="G5" s="3"/>
       <c r="H5" s="2"/>
       <c r="I5" s="2"/>
     </row>
-    <row r="6" spans="1:10" ht="28.6" x14ac:dyDescent="0.3">
+    <row r="6" spans="1:10" ht="28.8" x14ac:dyDescent="0.3">
       <c r="A6" s="24" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="10" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="10" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="10" t="s">
         <v>3</v>
       </c>
       <c r="E6" s="10" t="s">
         <v>4</v>
       </c>
       <c r="F6" s="24" t="s">
         <v>24</v>
       </c>
       <c r="G6" s="24" t="s">
         <v>7</v>
       </c>
       <c r="H6" s="24" t="s">
         <v>8</v>
       </c>
     </row>
@@ -5266,80 +5329,80 @@
       <c r="C19" s="12">
         <v>28877</v>
       </c>
       <c r="D19" s="12">
         <v>99135</v>
       </c>
       <c r="E19" s="12">
         <v>24033</v>
       </c>
       <c r="F19" s="12">
         <v>352510</v>
       </c>
       <c r="G19" s="12">
         <v>1996</v>
       </c>
       <c r="H19" s="12">
         <v>4071</v>
       </c>
       <c r="I19" s="7"/>
       <c r="J19" s="7"/>
     </row>
     <row r="20" spans="1:10" ht="15" customHeight="1" x14ac:dyDescent="0.3">
       <c r="A20" s="8" t="s">
         <v>2</v>
       </c>
-      <c r="B20" s="40" t="s">
+      <c r="B20" s="41" t="s">
         <v>35</v>
       </c>
-      <c r="C20" s="40"/>
-[...4 lines deleted...]
-      <c r="H20" s="40"/>
+      <c r="C20" s="41"/>
+      <c r="D20" s="41"/>
+      <c r="E20" s="41"/>
+      <c r="F20" s="41"/>
+      <c r="G20" s="41"/>
+      <c r="H20" s="41"/>
       <c r="J20" s="7"/>
     </row>
     <row r="21" spans="1:10" x14ac:dyDescent="0.3">
       <c r="A21" s="8"/>
-      <c r="B21" s="40"/>
-[...5 lines deleted...]
-      <c r="H21" s="40"/>
+      <c r="B21" s="41"/>
+      <c r="C21" s="41"/>
+      <c r="D21" s="41"/>
+      <c r="E21" s="41"/>
+      <c r="F21" s="41"/>
+      <c r="G21" s="41"/>
+      <c r="H21" s="41"/>
       <c r="J21" s="7"/>
     </row>
     <row r="22" spans="1:10" x14ac:dyDescent="0.3">
-      <c r="B22" s="40"/>
-[...5 lines deleted...]
-      <c r="H22" s="40"/>
+      <c r="B22" s="41"/>
+      <c r="C22" s="41"/>
+      <c r="D22" s="41"/>
+      <c r="E22" s="41"/>
+      <c r="F22" s="41"/>
+      <c r="G22" s="41"/>
+      <c r="H22" s="41"/>
       <c r="I22" s="7"/>
       <c r="J22" s="7"/>
     </row>
     <row r="23" spans="1:10" x14ac:dyDescent="0.3">
       <c r="C23" s="7"/>
       <c r="D23" s="7"/>
       <c r="E23" s="7"/>
       <c r="F23" s="7"/>
       <c r="G23" s="7"/>
       <c r="H23" s="7"/>
       <c r="I23" s="7"/>
       <c r="J23" s="7"/>
     </row>
     <row r="24" spans="1:10" x14ac:dyDescent="0.3">
       <c r="C24" s="7"/>
       <c r="D24" s="7"/>
       <c r="E24" s="7"/>
       <c r="F24" s="7"/>
       <c r="G24" s="7"/>
       <c r="H24" s="7"/>
       <c r="I24" s="7"/>
       <c r="J24" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="3">
@@ -5384,29 +5447,29 @@
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>İlkay ARIÖZ</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="geodilabelclass">
     <vt:lpwstr>id_classification_unclassified=0ef0d4bf-59b8-4ae6-bbc0-fafde041157b</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="geodilabeluser">
     <vt:lpwstr>user=hozarslan</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="geodilabeltime">
-    <vt:lpwstr>datetime=2026-07-20T07:08:52.140Z</vt:lpwstr>
+    <vt:lpwstr>datetime=2026-10-13T08:31:24.258Z</vt:lpwstr>
   </property>
 </Properties>
 </file>